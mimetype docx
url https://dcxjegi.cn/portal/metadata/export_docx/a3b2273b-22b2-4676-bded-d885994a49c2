--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2002年、2004年塔里木河干流流域1：10万植被类型数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含2个矢量数据：2002年塔里木河干流植被类型数据和2004年塔里木河干流植被类型数据，此数据反映了从肖夹克到罗布泊全长1324公里，南北最宽处90多公里，最窄处20公里左右范围内的塔里木河干流植被类型情况，比例尺1：10万，空间参考GCS_Xian_1980投影，分为乔木、草本、农田3各类别。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2002年和2004年7月下旬TM遥感影像数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是由数据解译人员按照植被分类编码对所获得的TM遥感影像数据进行预处理和人工解译分类，最后加以实地验证和高精度验证所得的结果。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">所得到的解译结果，经过实地验证和高精度验证，误差经过多次修正，验证率高达90%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">404.4 KiB</w:t>
+        <w:t xml:space="preserve">data size:404.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 兰伯特等面积圆锥投影 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 草本,  农田, 植被,  乔木</w:t>
+        <w:t xml:space="preserve">Theme:herbaceous, farmland, vegetation, Qiao mu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2004</w:t>
+        <w:t xml:space="preserve">Time:2002 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河 </w:t>
+        <w:t xml:space="preserve">Place:Tarim River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,700 +1047,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 2002年、2004年塔里木河干流流域1：10万植被类型数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00454.</w:t>
+        <w:t xml:space="preserve">fang hui. 1: 100,000 vegetation type data in the main stream of the Tarim River in 2002 and 2004. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00454.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>