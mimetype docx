--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">海洋海岸和海底地貌学</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ocean coast and seabed geomorphology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ocean coast and seabed geomorphology</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01673</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01673</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01673</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部系统论述海洋海岸与海底地貌学的经典著作，由莫斯科大学地理系知名地貌学家主编。全书分为两大部分：第一部分详细探讨了海洋海岸的动力学与形态学，涵盖波浪、海流、沉积物运移、海滩与水下沙坝、岸线演变及海岸分类等核心内容；第二部分则聚焦于海底地貌，依次阐述了世界大洋海底地形的基本特征、大陆架、大陆坡及洋底的地貌类型与成因，并对大西洋、印度洋、太平洋和北冰洋的海底结构进行了分区描述。书中还专设章节讨论了海岸与海底研究方法及地貌研究的实践应用价值。全书体系完整、内容翔实，为海洋地貌学的教学与研究提供了重要的理论基础。</w:t>
+        <w:t xml:space="preserve">This book is a classic book systematically discussing ocean, coast and seabed geomorphology. It is edited by a well-known geomorphologist from the Department of Geography of Moscow University. The book is divided into two parts: the first part discusses in detail the dynamics and morphology of the ocean and coast, covering core contents such as waves, currents, sediment movement, beaches and underwater sand bars, coastline evolution and coastal classification; The second part focuses on the seabed topography, which in turn explains the basic characteristics of the world's ocean seabed topography, the landform types and causes of the continental shelf, continental slope and ocean floor, and describes the seabed structure of the Atlantic, Indian Ocean, Pacific and Arctic Ocean. There is also a special chapter in the book to discuss the practical application value of coastal and seabed research methods and geomorphology research. The book has a complete system and detailed content, providing an important theoretical foundation for the teaching and research of marine geomorphology. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. П.泽恩科维奇, И. С.舒金（.В. П. Зенкович, И. С. Шукин） 出版社：Издательство Московского университета 出版地：莫斯科 出版年：1955年 页数：365页 语种：俄文 馆藏条形码：XJLAS RU 70001988</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.П. Zenkovic,.С. Shu Jin (..П.Зенкович, И.С.Шукин） Published by: 丨 зда т ельс т в о Мо с к о в с к ого уни в ерс и т е т а Published: Moscow Publication year: 1955 Pages: 365 pages Language: Russian Collection barcode: XJLAS RU 70001988</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《海洋海岸和海底地貌学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Marine, Coastal and Submarine Geomorphology" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《海洋海岸和海底地貌学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《海洋海岸和海底地貌学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Marine, Coastal and Submarine Geomorphology" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Marine, Coastal and Submarine Geomorphology" was not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/06-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/06-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">海洋 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">42.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:42.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 海岸地貌, 海洋地貌</w:t>
+        <w:t xml:space="preserve">Theme:Coastal landform, Ocean topography</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">海洋地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Marine Geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1955</w:t>
+        <w:t xml:space="preserve">Time:1955</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 世界,  海洋 </w:t>
+        <w:t xml:space="preserve">Place:World,  Ocean </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 海洋海岸和海底地貌学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01673.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Ocean coast and seabed geomorphology. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01673.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>