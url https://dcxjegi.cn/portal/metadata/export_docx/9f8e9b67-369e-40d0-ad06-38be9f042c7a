--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联哈萨克斯坦科学院植物标本的植物资料 第2卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可以分为四个主要部分。第一部分为研究背景与目的，详细介绍了哈萨克斯坦地区的植物研究背景，强调了该地区在植物分类学中的独特地位和重要性，为后续研究奠定了基础。第二部分是植物物种描述，对多个植物物种进行了深入的分类和描述。这些植物涵盖了藜科、唇形科、菊科等多个科属，展示了哈萨克斯坦丰富的植物资源。文中详细介绍了植物的形态特征、生长环境和分布区域，为植物分类提供了丰富的数据支持。第三部分为分类学讨论，深入探讨了植物分类学的方法论，修正了之前的分类错误，并提出了新的分类观点。这一部分对植物分类的标准和方法进行了严谨的分析和讨论。第四部分是生态与地理分析，分析了植物的生态适应性和地理分布，揭示了植物在不同生态环境中的生存策略。通过对植物生态和地理特征的研究，进一步加深了对哈萨克斯坦植物多样性的理解。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Н. И. Рубцов 出版社：哈萨克苏维埃社会主义共和国科学出版社 出版地：阿拉木图 出版年：1964年 页数：110页 语种：俄语 分类号：UDC 581.9(476)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联哈萨克斯坦科学院植物标本的植物资料 第2卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联哈萨克斯坦科学院植物标本的植物资料 第2卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:4.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物多样性, 植物研究,  植物区系</w:t>
+        <w:t xml:space="preserve">Theme:plant diversity, Plant Research, flora of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1964</w:t>
+        <w:t xml:space="preserve">Time:1964</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联哈萨克斯坦科学院植物标本的植物资料 第2卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00984.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Botanical data from plant specimens of the Academy of Sciences of Kazakhstan, the Soviet Union, Volume 2. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00984.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>