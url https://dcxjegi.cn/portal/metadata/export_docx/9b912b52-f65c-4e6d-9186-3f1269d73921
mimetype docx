--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,882 +2,644 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CropLayer-2020年中国新疆市、县级的2米农作物耕地数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">农业</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agriculture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是从广东省科学院广州地理研究所姜浩团队发表在ZENODO平台上的名为"CropLayer: 2-meter resolution cropland mapping dataset for China in 2020"的数据中下载的新疆的数据。原始数据是按照中国31个省分别压缩发布的，我们下载了新疆的数据，没有对下载的数据进行任何处理。 关于矢量数据属性表字段“cls”下记录的数字“1”的含义，通过邮件与数据通讯作者的沟通，了解到“1”仅表示农田，没有其他意义。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Croplayer是一款2020年中国全域高精度（2米分辨率）农作物分布数据集，旨在解决现有主流数据（如CLCD、WorldCover、SinoLC等）在省级面积统计偏差大、复杂地形农田（如南方梯田、坝田）细节缺失及破碎化农田（如北方非农干扰区）识别不足等问题。 数据论文以预印本的形式现发布在Earth System Science Data(ESSD)的讨论版块，且采用CC BY 4.0许可协议。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集通过融合Mapbox与Google的高分辨率影像，首先利用ResNet模型进行区块级图像质量评估（IQA）筛选高质量数据并修复元数据缺失；进而构建基于Mask2Former语义分割与XGBoost误差评估的主动学习框架，通过迭代优化样本提升农田边界分割精度；最终创新性地整合地理特征、影像质量、区域属性及一致性四类特征，采用加权融合策略生成统一农田图层。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Croplayer实现了88.73%的制图精度，并在全国30个省级行政区的农田面积统计中达成与官方数据误差≤±10%的严格标准（显著优于现有数据集仅1-9省的达标表现），为作物估产、农业结构优化及粮食安全预警提供了高精度、高统计一致性的空间数据支撑。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:6.6 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">农业,  农作物,  耕地</w:t>
+        <w:t xml:space="preserve">Theme:agricultural, crops, cultivated land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -911,69 +673,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1000,69 +744,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1083,69 +809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1171,69 +879,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1258,770 +948,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. CropLayer-2020年中国新疆市、县级的2米农作物耕地数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/https://zenodo.org/records/14726428.</w:t>
+        <w:t xml:space="preserve">li jin. CropLayer-2m crop cultivated land data for cities and counties in Xinjiang, China in 2020. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/https://zenodo.org/records/14726428.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiang Hao, Ku Mengjun, Zhou Xia, Zheng Qiong, Liu Yangxiaoyue, Xu Jianhui, Li Dan, Wang Chongyang, Wei Jiayi, Zhang Jing. CropLayer: A high-accuracy 2-meter resolution cropland mapping dataset for China in 2020 derived from Mapbox and Google satellite imagery using data-driven approaches[J]. Earth System Science Data Discussions, 2025, . </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>