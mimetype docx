--- v0 (2026-06-15)
+++ v1 (2026-08-08)
@@ -2,812 +2,614 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国当前和未来环境变量数据WorldClim v2.1</w:t>
+        <w:t xml:space="preserve">China's current and future environmental variable data WorldClim v2.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">open-access</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">BIO2 = 平均昼夜温差，月内最高温度与最低温度之差的平均值，℃。 BIO4 = 温度季节性，每个月平均温度的标准差，并将其放大100倍。 BIO5 = 最暖月的最高温度，一年中最暖月份的最高温度，℃。 BIO8 = 最湿季度平均温度，一年中降水量最多的三个月（即最湿润季度）的平均温度，℃。 BIO9 = 最干季度平均气温，一年中降水量最少的三个月（即最干燥季度）的平均气温，℃。 BIO14 = 最干月降水量，mm。 BIO15 = 降水季节性。 BIO18 = 最暖季降水量，mm。 海拔（elev）、坡度（slope）、坡向（aspect） 未来数据选自第六次国际耦合模式比较计划（CMIP6）中的中等分辨率气候模式（BCC-CSM2-MR）下的 4 种共享社会经济路径（SSP），即SSP1-2.6、SSP2-4.5、SSP3-7.0 和 SSP5-8.5。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自WorldClim version 2.1，该数据提供历史（1970-2000）和未来（2021-2040，2041-2060，2061-2080，2081-2100）四种分辨率（30″、2.5′、5′、10′）数据集，数据指标有最低温度、平均温度和最高温度、降水量、太阳辐射、风速、水气压和总降水量的月度气候数据，还有 19 个“生物气候”变量，高程数据源自STRM数据产品。未来月度气候数据来自CMIP6 降尺度，包括9个GCM模式和4种SSP。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用SPSS 25.0 软件对 19 个气候因子和 3 个地形因子进行皮尔逊相关系数检验，当两个因子相关性较高时(∣r∣&gt;0.80），结合 MaxEnt 模型建模结果中的各因子贡献率，去除贡献率较小的变量。最终选取平均昼夜温差（bio2）、温度季节性变化（bio4）、最暖月最高温度（bio5）、最湿季度平均温度（bio8）、最干季度平均温度（bio9）、最干月份降水量（bio14）、降水季节性（bio15）、最暖季度降水量（bio18）、海拔（elev）、坡度（slope）、坡向（aspect）11 个环境因子用于预测软紫草适生区模型的构建。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:1.1 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气温,  降水,  模拟</w:t>
+        <w:t xml:space="preserve">Theme:None, None, None</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970-2060</w:t>
+        <w:t xml:space="preserve">Time:1970-2060</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -841,69 +643,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -930,69 +714,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1013,69 +779,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1101,69 +849,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1188,770 +918,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">商淑静 </w:t>
+        <w:t xml:space="preserve">contributors:shang shu jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">商淑静   </w:t>
+        <w:t xml:space="preserve">author:shang shu jing  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu dan hui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">商淑静. 中国当前和未来环境变量数据WorldClim v2.1. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">shang shu jing. China's current and future environmental variable data WorldClim v2.1. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">商淑静, 刘丹辉, 周轶昕, 吴家驹, 陆婷, 李文军. 气候变化背景下软紫草在中国的潜在适生区预测[J]. 干旱区研究, 2025, 42, (9): 1628-1639. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>