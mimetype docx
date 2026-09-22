--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,614 +2,851 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">China's current and future environmental variable data WorldClim v2.1</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">中国当前和未来环境变量数据WorldClim v2.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">China's current and future environmental variable data WorldClim v2.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">BIO2 = 平均昼夜温差，月内最高温度与最低温度之差的平均值，℃。 BIO4 = 温度季节性，每个月平均温度的标准差，并将其放大100倍。 BIO5 = 最暖月的最高温度，一年中最暖月份的最高温度，℃。 BIO8 = 最湿季度平均温度，一年中降水量最多的三个月（即最湿润季度）的平均温度，℃。 BIO9 = 最干季度平均气温，一年中降水量最少的三个月（即最干燥季度）的平均气温，℃。 BIO14 = 最干月降水量，mm。 BIO15 = 降水季节性。 BIO18 = 最暖季降水量，mm。 海拔（elev）、坡度（slope）、坡向（aspect） 未来数据选自第六次国际耦合模式比较计划（CMIP6）中的中等分辨率气候模式（BCC-CSM2-MR）下的 4 种共享社会经济路径（SSP），即SSP1-2.6、SSP2-4.5、SSP3-7.0 和 SSP5-8.5。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来自WorldClim version 2.1，该数据提供历史（1970-2000）和未来（2021-2040，2041-2060，2061-2080，2081-2100）四种分辨率（30″、2.5′、5′、10′）数据集，数据指标有最低温度、平均温度和最高温度、降水量、太阳辐射、风速、水气压和总降水量的月度气候数据，还有 19 个“生物气候”变量，高程数据源自STRM数据产品。未来月度气候数据来自CMIP6 降尺度，包括9个GCM模式和4种SSP。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">利用SPSS 25.0 软件对 19 个气候因子和 3 个地形因子进行皮尔逊相关系数检验，当两个因子相关性较高时(∣r∣&gt;0.80），结合 MaxEnt 模型建模结果中的各因子贡献率，去除贡献率较小的变量。最终选取平均昼夜温差（bio2）、温度季节性变化（bio4）、最暖月最高温度（bio5）、最湿季度平均温度（bio8）、最干季度平均温度（bio9）、最干月份降水量（bio14）、降水季节性（bio15）、最暖季度降水量（bio18）、海拔（elev）、坡度（slope）、坡向（aspect）11 个环境因子用于预测软紫草适生区模型的构建。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:1.1 GiB</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5‘</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 模拟,  降水, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1970-2060</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970-2060</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -643,51 +880,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -714,51 +969,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -779,51 +1052,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -849,51 +1140,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -918,468 +1227,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:shang shu jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">商淑静 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:shang shu jing  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">商淑静   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu dan hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘丹辉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">shang shu jing. China's current and future environmental variable data WorldClim v2.1. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">商淑静. 中国当前和未来环境变量数据WorldClim v2.1. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">商淑静, 刘丹辉, 周轶昕, 吴家驹, 陆婷, 李文军. 气候变化背景下软紫草在中国的潜在适生区预测[J]. 干旱区研究, 2025, 42, (9): 1628-1639. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>