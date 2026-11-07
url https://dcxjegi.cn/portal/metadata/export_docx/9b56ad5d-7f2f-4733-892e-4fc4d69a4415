--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,851 +2,614 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国当前和未来环境变量数据WorldClim v2.1</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">China's current and future environmental variable data WorldClim v2.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">BIO2 = 平均昼夜温差，月内最高温度与最低温度之差的平均值，℃。 BIO4 = 温度季节性，每个月平均温度的标准差，并将其放大100倍。 BIO5 = 最暖月的最高温度，一年中最暖月份的最高温度，℃。 BIO8 = 最湿季度平均温度，一年中降水量最多的三个月（即最湿润季度）的平均温度，℃。 BIO9 = 最干季度平均气温，一年中降水量最少的三个月（即最干燥季度）的平均气温，℃。 BIO14 = 最干月降水量，mm。 BIO15 = 降水季节性。 BIO18 = 最暖季降水量，mm。 海拔（elev）、坡度（slope）、坡向（aspect） 未来数据选自第六次国际耦合模式比较计划（CMIP6）中的中等分辨率气候模式（BCC-CSM2-MR）下的 4 种共享社会经济路径（SSP），即SSP1-2.6、SSP2-4.5、SSP3-7.0 和 SSP5-8.5。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自WorldClim version 2.1，该数据提供历史（1970-2000）和未来（2021-2040，2041-2060，2061-2080，2081-2100）四种分辨率（30″、2.5′、5′、10′）数据集，数据指标有最低温度、平均温度和最高温度、降水量、太阳辐射、风速、水气压和总降水量的月度气候数据，还有 19 个“生物气候”变量，高程数据源自STRM数据产品。未来月度气候数据来自CMIP6 降尺度，包括9个GCM模式和4种SSP。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用SPSS 25.0 软件对 19 个气候因子和 3 个地形因子进行皮尔逊相关系数检验，当两个因子相关性较高时(∣r∣&gt;0.80），结合 MaxEnt 模型建模结果中的各因子贡献率，去除贡献率较小的变量。最终选取平均昼夜温差（bio2）、温度季节性变化（bio4）、最暖月最高温度（bio5）、最湿季度平均温度（bio8）、最干季度平均温度（bio9）、最干月份降水量（bio14）、降水季节性（bio15）、最暖季度降水量（bio18）、海拔（elev）、坡度（slope）、坡向（aspect）11 个环境因子用于预测软紫草适生区模型的构建。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:1.1 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 模拟,  降水, 气温</w:t>
+        <w:t xml:space="preserve">Theme:Simulation, Precipitation, Temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970-2060</w:t>
+        <w:t xml:space="preserve">Time:1970-2060</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -880,69 +643,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -969,69 +714,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1052,69 +779,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1140,69 +849,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1227,770 +918,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">商淑静 </w:t>
+        <w:t xml:space="preserve">contributors:shang shu jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">商淑静   </w:t>
+        <w:t xml:space="preserve">author:shang shu jing  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu dan hui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">商淑静. 中国当前和未来环境变量数据WorldClim v2.1. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">shang shu jing. China's current and future environmental variable data WorldClim v2.1. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">商淑静, 刘丹辉, 周轶昕, 吴家驹, 陆婷, 李文军. 气候变化背景下软紫草在中国的潜在适生区预测[J]. 干旱区研究, 2025, 42, (9): 1628-1639. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>