--- v0 (2026-09-11)
+++ v1 (2026-11-04)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">奥什州灌溉系统的水土资源、水文特征及取水枢纽登记册第三册：河流水文特征、建于河流上的灌溉系统取水枢纽的登记册、现状及其经济评估</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Register of water and soil resources, hydrological characteristics and water intake hubs of irrigation systems in Osh Region Volume 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Register of water and soil resources, hydrological characteristics and water intake hubs of irrigation systems in Osh Region Volume 3</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02277</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02277</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02277</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该报告系统性地介绍了吉尔吉斯斯坦奥什州主要河流灌溉系统的取水节点水文特征与工程现状。第一部分详细描述了沙希马尔丹河、索赫河、伊斯法拉河、霍贾-巴基尔甘河、卡拉-达里亚河及阿布希尔-赛河等六条河流灌溉系统取水节点的结构参数与运行特点；第二部分评估了已建取水节点的技术状况、工程维护需求及其在农业灌溉中产生的经济效益，重点分析了采用新型取水设施（如KCP类型）对提升水资源利用效率的作用。报告为区域灌溉系统的优化与水资源的合理调配提供了技术依据。</w:t>
+        <w:t xml:space="preserve">This report systematically introduces the hydrological characteristics and engineering status of water intake nodes of main river irrigation systems in Osh Oblast, Kyrgyzstan. The first part describes in detail the structural parameters and operating characteristics of water intake nodes in irrigation systems of six rivers, including Shahimardan River, Soh River, Isfara River, Khoja-Bakirgan River, Kara-Darya River and Abhir-Sai River; the second part evaluates the technical status, project maintenance needs and economic benefits of the existing water intake nodes in agricultural irrigation, focusing on analyzing the use of new water intake facilities (such as KCP type) on improving water resource utilization efficiency. The report provides technical basis for the optimization of regional irrigation systems and the reasonable allocation of water resources. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Г.К.济巴钦斯卡娅 (Г.К.Зибачинская) 出版社：Издательство «Наука» 出版地：伏龙芝 出版年：1990年 页数：134页 语种：俄文</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.К. Zibachinskaya (丨.К.Зибачинская) Published by: 丨 зда тельство « 丨 аука» Published: Frunze Publication year: 1990 Pages: 134 pages Language: Russian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《奥什州灌溉系统的水土资源、水文特征及取水枢纽登记册第三册：河流水文特征、建于河流上的灌溉系统取水枢纽的登记册、现状及其经济评估》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the "Water and Soil Resources, Hydrological Characteristics and Water Intake Hub Register of Osh Irrigation Systems, Volume 3: The data information on river hydrological characteristics, register of irrigation system water intake hubs built on rivers, current status and economic evaluation "has not been changed or deleted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《奥什州灌溉系统的水土资源、水文特征及取水枢纽登记册第三册：河流水文特征、建于河流上的灌溉系统取水枢纽的登记册、现状及其经济评估》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《奥什州灌溉系统的水土资源、水文特征及取水枢纽登记册第三册：河流水文特征、建于河流上的灌溉系统取水枢纽的登记册、现状及其经济评估》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Water and Soil Resources, Hydrological Characteristics and Water Intake Hub Register of Osh State Irrigation System, Volume 3: River Hydrological Characteristics, Register, Current Situation and Economic Assessment of Water Intake Hub of Irrigation Systems Built on Rivers "are electronically processed and processed, and are in accordance with the requirements of the national standard" GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources ", Volume 3 of the Register of Water and Soil Resources, Hydrological Characteristics and Water Intake Hub of Irrigation Systems in Osh State: The data information of river hydrological characteristics, register of irrigation system water intake hubs built on rivers, current status and economic evaluation, and the data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">35.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:35.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文特征,  灌溉系统</w:t>
+        <w:t xml:space="preserve">Theme:Irrigation systems, Hydrological characteristics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文物理学 , 农田水利 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrophysics , Farmland water conservancy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990</w:t>
+        <w:t xml:space="preserve">Time:1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 奥什州灌溉系统的水土资源、水文特征及取水枢纽登记册第三册：河流水文特征、建于河流上的灌溉系统取水枢纽的登记册、现状及其经济评估. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02277.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Register of water and soil resources, hydrological characteristics and water intake hubs of irrigation systems in Osh Region Volume 3. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02277.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>