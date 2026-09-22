--- v1 (2026-06-24)
+++ v2 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆(地州、市、县)社会经济统计数据（2014-2015年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括2014-2015年新疆维吾尔自治区县域社会经济统计数据，数据包括：乡村基本情况、人口与就业、综合经济、农业、工业及建筑业、交通运输邮电通讯能源、贸易外经旅游、固定资产投资、教育科技文化卫生、人民生活、社会保障、资源环境与可持续发展十二类统计数据,共计335项指标.其中部分统计数据来自抽样调查资料。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆维吾尔自治区统计局出版的-2015年新疆维吾尔自治区统计年鉴和2016年新疆维吾尔自治区统计年鉴。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据由2014-2015年新疆维吾尔自治区统计年鉴中的县域指标整理而成。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据经核查，质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:6.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 农业, 人口与就业,  能源生产和消费,  国民经济核算,  工业</w:t>
+        <w:t xml:space="preserve">Theme:agricultural, population and employment, energy production and consumption, national economic accounting, industrial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会统计学 </w:t>
+        <w:t xml:space="preserve">Subject:social statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,700 +1047,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 新疆(地州、市、县)社会经济统计数据（2014-2015年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00586.</w:t>
+        <w:t xml:space="preserve">fang hui. Social and economic statistics of Xinjiang (prefectures, cities, counties)(2014-2015). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00586.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>