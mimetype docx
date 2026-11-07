--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阜康荒漠生态国家野外科学观测研究站相对湿度数据集（2013年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,895 +88,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为阜康荒漠生态国家野外科学观测研究站站于2013年期间采用自动气象站观测的逐日尺度相对湿度实测记录，数据由设备数据采集器导出后经由人工检查核验产生，数据质量良好无缺失。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于野外站点自动气象站（锦州阳光TRM-ZS1）实测记录。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据来源于野外站点自动气象站（锦州阳光TRM-ZS1）实测记录，观测场设置与要素观测严格按照中国生态系统研究网络（CERN）的统一规范执行；数据导出与录入经过反复校核，经由数据完整性检查、内部一致性检查、时间一致性检查、人机交互检查等，满足发布所需的质量要求。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阜康荒漠生态国家野外科学观测研究站 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">119.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:119.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...37 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">相对湿度</w:t>
+        <w:t xml:space="preserve">Theme:relative humidity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 新疆,  阜康荒漠生态国家野外科学观测研究站 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Fukang National Field Scientific Observation and Research Station of Desert Ecology </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1010,69 +745,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1099,69 +816,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1182,69 +881,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1270,69 +951,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1357,775 +1020,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">凌瑜楠   </w:t>
+        <w:t xml:space="preserve">author:ling yu nan  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1400</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
+        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 阜康荒漠生态国家野外科学观测研究站相对湿度数据集（2013年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00004727.</w:t>
+        <w:t xml:space="preserve">liu tie. Relative humidity data set from Fukang National Field Scientific Observation and Research Station of Desert Ecology (2013). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00004727.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>