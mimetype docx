--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1976-1982年哈萨克斯坦自然区划景观格局资源专题图</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含哈萨克斯坦自然地理区划和景观格局专题图，扫描精度300dpi，以JPG格式存储，没有经过地理信息技术处理。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由前苏联大地测量与制图部门和前哈萨克苏维埃科学院地理学院共同测量绘制编著的1982年出版的《哈萨克苏维埃社会主义共和国自然条件与资源》，书中数据获取时间1976-1982年。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是从历史书籍经过电子化扫描，由俄语翻译人员对每幅图的图名标题进行了中文翻译，图中内容和图例没有做中文翻译。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">专题图扫描分辨率300dpi。进行俄译中翻译时，使用了灵格斯词霸2.9，DeepL4.5，外研社出版的《俄汉词典》。专题图没有经过地理信息技术处理。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:11.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 景观格局, 自然区划</w:t>
+        <w:t xml:space="preserve">Theme:landscape pattern, natural zoning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1976 1977 1978 1979 1980 1981 1982</w:t>
+        <w:t xml:space="preserve">Time:1976 1977 1978 1979 1980 1981 1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖,陈曦. 1976-1982年哈萨克斯坦自然区划景观格局资源专题图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00467.</w:t>
+        <w:t xml:space="preserve">fang hui, chen xi. 1976-1982 Thematic map of natural zoning, landscape pattern and resources in Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00467.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>