--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水及其水库的水化学</w:t>
+        <w:t xml:space="preserve">Water chemistry of water and its reservoirs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">专著描述了伏尔加河及其支流水化学组成的研究历史。重点放在伏尔加河径流调节前的水化学组成以及高尔基水库、古比雪夫水库和伏尔加格勒水库的化学特征。关于伏尔加河及其水库水化学组成的数据，是作者在伏尔加河上经过八年（1954—1961年）研究获得的。此外，作者还使用了其他研究者的部分资料。 专著包含径流调节前后的伏尔加河水化学组成、高尔基水库、古比雪夫水库和伏尔加格勒水库的水化学组成，以及离子径流和流入里海的生源物质与有机物径流等方面的材料。讨论了水库和河流中水团的混合与运移过程。 本专著可供从事伏尔加河研究的各类专家使用，包括鱼类学家、水文学家、市政机构和企业工作人员以及水利土壤改良专家。</w:t>
+        <w:t xml:space="preserve">The monograph describes the history of research on the chemical composition of the water of the Volga River and its tributaries. The focus is on the water chemical composition of the Volga River before regulation of runoff and the chemical characteristics of the Gorky Reservoir, Kubyshev Reservoir and Volgograd Reservoir. The data on the chemical composition of the Volga River and its reservoir water were obtained by the author after eight years of research on the Volga River (1954-1961). In addition, the author also used some data from other researchers. The monograph includes materials on the water chemical composition of the Volga River before and after runoff regulation, the water chemical composition of the Gorky Reservoir, Kubyshev Reservoir and Volgograd Reservoir, as well as ion runoff and biogenic material and organic matter runoff flowing into the Caspian Sea. The mixing and migration processes of water masses in reservoirs and rivers are discussed. This monograph can be used by a variety of experts engaged in research on the Volga River, including ichthylogists, hydrologists, staff of municipal institutions and enterprises, and experts in water conservancy and soil improvement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. А.泽宁（А. А. Зенин） 出版社：Гидрометеоиздат 出版地：列宁格勒 出版年：1965年 页数：258页 语种：俄文 馆藏条形码：XJLAS RU 70026114 分类号：УДК 551.482.214</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.А. Zenin (А.А.Зенин） Published by: 丨 и дроме т е о издат Place of publication: Leningrad Publication year: 1965 Pages: 258 pages Language: Russian Collection barcode: XJLAS RU 70026114 Classification No.: У п б 551.482.214</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《水及其水库的水化学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Water Chemistry and Its Reservoir" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《水及其水库的水化学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《水及其水库的水化学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Water Chemistry of Water and Its Reservoir" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Water and Its Reservoir Water Chemistry" was not changed and deleted. The data information of "Water Chemistry of Water and Its Reservoir" was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/11/04-2025/11/04</w:t>
+        <w:t xml:space="preserve">collect time:2025/11/04-2025/11/04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:13.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 伏尔加河,  水文,  鱼类, 水化学</w:t>
+        <w:t xml:space="preserve">Theme:Volga River, Hydrological, Fish, Hydrochemical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 水及其水库的水化学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01710.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Water chemistry of water and its reservoirs. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01710.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>