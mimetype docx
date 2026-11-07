--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,881 +2,713 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022年莫索湾风洞实验数据(风沙运动)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2022 Mosso Bay Wind Tunnel Experimental Data (Wind and Sand Movement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022 Mosso Bay Wind Tunnel Experimental Data (Wind and Sand Movement)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01444</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01444</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01444</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deserts and desertification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">表面粗糙度特征及其对风蚀和沙运动的影响，主要反映10%盖度的多孔球形粗糙元覆盖对沙床面的风蚀和风沙运动的影响。包括：不同模拟风速下的风沙流结构数据、床面集沙数据以及输沙通量数据。所有的数据均采集自莫索湾沙漠研究站风沙环境风洞实验室，采集过程中，严格按照风洞实验室科学数据采集方法。模型数据均在室内试验室自行加工完成。</w:t>
+        <w:t xml:space="preserve">The characteristics of surface roughness and its influence on wind erosion and sand movement mainly reflect the influence of porous spherical rough elements with a coverage of 10% on wind erosion and sand movement on the sand bed. Including: sand-sand flow structure data, bed sand collection data and sand transport flux data under different simulated wind speeds. All data were collected from the Wind Wind Tunnel Laboratory of the Mosuo Bay Desert Research Station. During the collection process, the scientific data collection methods of the wind tunnel laboratory were strictly followed. The model data were processed by ourselves in the indoor laboratory. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">所有的数据均采集自莫索湾沙漠研究站风沙环境风洞实验室，采集过程中，严格按照风洞实验室科学数据采集方法，模型数据均在室内试验室自行加工完成。</w:t>
+        <w:t xml:space="preserve">All data were collected from the Wind Wind Tunnel Laboratory of the Mosuo Bay Desert Research Station. During the collection process, the scientific data collection method of the wind tunnel laboratory was strictly followed, and the model data were processed in the indoor laboratory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.9 KiB</w:t>
+        <w:t xml:space="preserve">data size:18.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx文件</w:t>
+        <w:t xml:space="preserve">data format:xlsx file</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 输沙量,  集沙量, 风沙流</w:t>
+        <w:t xml:space="preserve">Theme:Sediment discharge, Sediment collection, Wind-sand flow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆莫索湾 </w:t>
+        <w:t xml:space="preserve">Place:Mosuo Bay </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -910,69 +742,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -999,69 +813,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1082,69 +878,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1170,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1257,770 +1017,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周杰 </w:t>
+        <w:t xml:space="preserve">contributors:zhou jie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周杰   </w:t>
+        <w:t xml:space="preserve">author:zhou jie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhou jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周杰. 2022年莫索湾风洞实验数据(风沙运动). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01444.</w:t>
+        <w:t xml:space="preserve">zhou jie. 2022 Mosso Bay Wind Tunnel Experimental Data (Wind and Sand Movement). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01444.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Haifeng, Zhou Jie, Han Beibei. Surface Roughness Characteristics and Their Influence on Wind Erosion and Sand Movement[J]. Atmosphere, 2025, 16. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>