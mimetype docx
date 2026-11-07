--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">海洋地貌学：术语手册</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Marine geomorphology: A glossary of terms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marine geomorphology: A glossary of terms</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01659</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01659</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01659</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一本关于海洋地貌学的术语参考手册，专门针对海岸带（包括过程、概念和定义）编纂而成。近几十年来，海洋地貌学作为一门新的科学学科发展起来，研究海底和海岸的构造与发展规律，并形成了独特的术语体系。掌握这些术语不仅对地理学家必要，对海洋学家、地球物理学家、地质学家、水利工程师以及与海洋、海岸及海底研究和开发相关的其他领域专家也同样重要。</w:t>
+        <w:t xml:space="preserve">This book is a terminology reference manual on marine geomorphology compiled specifically for coastal zones (including processes, concepts and definitions). In recent decades, marine geomorphology has developed as a new scientific discipline, studying the structure and development laws of the seabed and coast, and has formed a unique terminology system. Mastering these terms is not only necessary for geographers, but also important for oceanographers, geophysicists, geologists, hydraulic engineers, and experts in other fields related to ocean, coastal and seabed research and development. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. П.泽恩科维奇, Б. А.波波夫（В. П. Зенкович, Б. А. Попов） 出版社：Издательство «Мысль» 出版地：莫斯科 出版年：1980年 页数：268页 语种：俄文 馆藏条形码：XJLAS RU 70001991 分类号：УДК 551.0</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.П. Zenkovic, BB.А. PopovП.Зенкович, Б.А.Попов） Published by: 丨 здател ь с тво « д а т е л ь» Published: Moscow Publication year: 1980 Pages: 268 pages Language: Russian Collection barcode: XJLAS RU 70001991 Classification No.: У п б 551.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《海洋地貌学：术语手册》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Marine Geomorphology: A Handbook of Terminology" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《海洋地貌学：术语手册》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《海洋地貌学：术语手册》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Marine Geomorphology: A Handbook of Terminology" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Marine Geomorphology: A Handbook of Terminology" was unchanged and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/05-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/05-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">海洋 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:12.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 地貌学,  手册,  术语, 海洋</w:t>
+        <w:t xml:space="preserve">Theme:Geomorphology, Manual, The term, Ocean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">海洋地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Marine Geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980</w:t>
+        <w:t xml:space="preserve">Time:1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 海洋地貌学：术语手册. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01659.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Marine geomorphology: A glossary of terms. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01659.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>