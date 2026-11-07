--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2018年塔吉克斯坦典型样点草地生物要素观测数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是2018年塔吉克斯坦17个退化和封育草地典型样点的草地植物高度、盖度和地上生物量观测数据。 2018年4月，中国科学院新疆生态与地理研究所科研人员赴塔吉克斯坦南部、中部和中东部选取了17个退化和封育草地典型样点，随机布设1m×1m样方进行植物调查取样，再经过实验室分析处理，获得的草地植物高度、盖度和地上生物量数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于2018年4月在塔吉克斯坦中部、南部、中东部地区开展的野外草地调查采样.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1） 数据采集方法：2018年4月，中国科学院新疆生态与地理研究所科研人员赴塔吉克斯坦南部、中部和中东部，对冬春、夏秋牧场的植物组成、生产力、土壤养分、土壤微生物等开展系统调查和取样，并通过家庭问卷调查方式详细了解了牲畜的组成特点和数量、放牧方式、家庭收入、草原保护认识等方面的情况，根据调查结果综合考虑选取了17个典型退化和封育草地样点，随机布设1m×1m样方进行植物和土壤调查取样。 2） 草地植物群落种类组成分析方法：用目测法测定植被物种的盖度，选取同一株植物的最高植株和最矮植株，用卷尺从距离地面1-2cm的单株植物根部量起至植物顶端最高处量测植物高度，记录植物的最高高度和最低高度； 3） 草地地上生物量分析方法：收取小样方内植物地上部分（距离地面1-2cm的根部以上部分），称其鲜重并记录，然后带回实验室，鲜草于烘箱内65 ℃恒温烘干48 h以上，直至重量不在变化，此时称干重，并计算其为地上干重生物量。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据采集加工处理记录依据《全国生态状况调查评估技术规范——草地生态系统野外观测》（HJ 1168-2021）。从样点选择、样地设置、调查前期准备、调查取样、室内分析，整个过程对数据质量进行控制。 调查前的数据质量控制：通过认真分析草地退化的情况，筛选出17个有代表性的典型草地生态系统。同时，制定系统的调查采样规范方案，并以此方案为基础，对所有参与野外调查采样的人员进行技术培训，尽可能地降低人为误差。 调查采样中的数据质量控制：土壤样品的采集，参照土壤样品采集规范进行，注意标清样品的编号，便于实验室内的样品预处理和分析测试工作。调查人员在完成各小样方调查后，立即核查原始记录数据，以便及时更正有问题的数据。野外调查完成后，调查人员和记录人员进一步核查已经完成的样方数据，并补充相关信息；纸质版数据录入计算机后再次检查，并妥善保存纸质资料。 室内分析测试及测试结束后的数据质量控制：土壤样品带回实验室后，迅速完成样品的预处理工作。然后根据实验进度安排，参照标准的分析方法，按时按质完成样品的测试工作。每项指标测试结束后，及时将实验数据录入计算机，同时检查是否有异常值。整理完毕的数据集，先由实验人员自查一遍，再交付给专家进行最终的审核和修订，确保数据集的真实、可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/04/30-2018/04/30</w:t>
+        <w:t xml:space="preserve">collect time:2018/04/30-2018/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦中部、南部、中东部地区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">29.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:29.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 盖度, 样方,  生物量,  高度</w:t>
+        <w:t xml:space="preserve">Theme:coverage, quadrat, biomass, height</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">范连连,  李耀明 </w:t>
+        <w:t xml:space="preserve">contributors:fan lian lian,  li yao ming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:fan lian lian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">范连连,李耀明. 2018年塔吉克斯坦典型样点草地生物要素观测数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00304.</w:t>
+        <w:t xml:space="preserve">fan lian lian, li yao ming. Observation dataset of grassland biological elements from typical sample sites in Tajikistan in 2018. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00304.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>