--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -577,51 +577,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None, None</w:t>
+        <w:t xml:space="preserve">Theme:Z index, Drought, Floods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>