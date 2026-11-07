--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,713 +2,902 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1961-2020 Xinjiang Z Index Grid Data</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">新疆Z指数格网数据（1961-2020）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01449</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1961-2020 Xinjiang Z Index Grid Data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01449</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01449</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01449</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Z指数是描述洪涝-干旱程度的指数。数据包含两个CSV文件，分别为Z指数数据值和格网点中心坐标。Z指数数据文件有2971列，每一列对应一个格网点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">日降水量、最低和最高温度数据来自CN05.1数据集，该数据集包含来自中国2400多个国家级气象站点的高分辨率每日观测格点数据涵盖基础基准和一般气象站。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Z指数计算方法如下，其中i表示当前月指数，n表示月数，Cs为偏度系数， 为平均值， 为标准差。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:3.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv格式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Z index, Drought, Floods</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Z指数,  干旱, 洪灾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1961-2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -742,51 +931,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -813,51 +1020,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -878,51 +1103,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -948,51 +1191,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1017,468 +1278,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:su lei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏磊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:su lei  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏磊   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:bao anming </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">包安明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">su lei. 1961-2020 Xinjiang Z Index Grid Data. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01449.</w:t>
+        <w:t xml:space="preserve">苏磊. 新疆Z指数格网数据（1961-2020）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01449.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Naibi Sulei, Bao Anming, Yuan Ye, Bao Jiayu, Hamdi Rafiq, Yu Tao, Huang Xiaoran, Wang Ting, Li Tao, Jin Jingyu, Long Gang, Termonia Piet. A Spatial Shift in Flood–Drought Severity in the Decades Surrounding 2000 in Xinjiang, China[J]. Remote Sensing, 2025, 17, (10):1746. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>