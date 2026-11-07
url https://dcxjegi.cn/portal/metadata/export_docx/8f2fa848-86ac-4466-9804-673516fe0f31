--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,851 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1906-2020年塔吉克斯坦地震记录数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然灾害</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natural disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据记录了1906年至2020年间（大部分数据主要集中在1973-2020年）发生在塔吉克斯坦及其周边邻国（如阿富汗、吉尔吉斯斯坦、中国新疆、巴基斯坦、乌兹别克斯坦等）的地震事件，共有8140条记录，1973年之前的数据共有77条，记录最多的是2008年，数据以.xlsx\.csv\.shp三种格式存储。 数据集包含 22个字段（列）。主要分为以下几类信息： - - 时空信息：time（年月日时分秒）、latitude（纬度）、longitude（经度）、depth（深度）、place（地点描述）。 - - 地震参数：mag（震级）、magType（震级类型）、type（类型）。 - - 元数据与质量控制：id（事件ID）、net（网络）、updated（更新时间）、nst（台站数）、gap（方位角间隙）、rms（残差）等。 - - 来源与状态：status（状态）、locationSource（定位来源）、magSource（震级来源）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据主要由美国地震台网（USGS）采集和发布。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:10.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 地震级别, 地震</w:t>
+        <w:t xml:space="preserve">Theme:earthquake level, earthquake</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1906-2020</w:t>
+        <w:t xml:space="preserve">Time:1906-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 中国,  塔吉克斯坦及其周边邻国 </w:t>
+        <w:t xml:space="preserve">Place:China,  Tajikistan and its neighboring countries </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -880,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -969,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1052,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1140,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1227,700 +969,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜. 1906-2020年塔吉克斯坦地震记录数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">wang wei sheng. 1906-2020 Earthquake record data in Tajikistan in 2001. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>