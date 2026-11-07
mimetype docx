--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《土库曼斯坦药用植物》第九卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Medicinal plants of Turkmenistan IX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicinal plants of Turkmenistan IX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01536</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01536</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01536</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">百科全书《土库曼斯坦药用植物》第九卷，这是对我们先辈最丰富遗产的详细研究和分析的延续，涵盖了古代在土库曼土地上生活和创作的杰出科学家和医家的大量著作，以及土库曼人民以其特殊才能和技艺理解其慷慨大地多样性的经验。在本书中，我尝试发掘我国土地上尚未被充分研究、因此尚未被纳入现代医疗保健体系但在民间医学中广泛应用的特有植物的药用特性，同时更明确地界定了一系列药用植物在牙科实践中的应用。 我以科学方式考察了民间医学中关于药用植物的习俗、传统及其各种制备方法（这些方法经过我们先辈几个世纪的提升已达到土库曼民族遗产的水平），并考虑到世界生药学最新发展的成就，在前几卷中依据从古至今的科学教育资料，向人民传递了大量关于植物源药物的知识。在本卷各章中，提供了关于109种药用植物的可靠数据（这些植物已被提升到符合科学原则的医学治疗水平，是宝贵的植物源治疗财富），同时还简要介绍了已收入百科全书前九卷并用于牙科实践的296种药用植物。 众所周知，许多植物自古以来就被用于治疗牙齿和口腔组织疾病。在不同时代和世界不同民族的文献中都提到了这类事实：已知在埃及四千多年前和中国二千五百年前就已使用植物治疗牙龈疾病。在其世界闻名的《医典》中（该书数世纪来一直是东西方医生的参考书），中世纪东方杰出科学家、世界医学泰斗阿布·阿里·伊本·西那（他撰写了四十多部著作）建议用未成熟果实榨取的汁液治疗牙龈疾病。在关于植物在牙科中应用的资料中，那些曾生活在土库曼土地上的著名医生和科学家——如阿布·拉伊汉·比鲁尼、赛义德·伊斯梅尔·古尔根利（朱尔贾尼）、穆罕默德·盖马兹·土库曼、穆罕默德·侯赛因、杰拉莱丁·海德尔——的经典著作中关于当地物种的信息具有重大价值。 研究那些为我们的民族医学奠定基础的伟大人物的生平、专业活动和科学遗产，是我们这一代的神圣职责。我们的民族医学科学与实践遗产是永恒的；它的光芒穿越数个世纪照耀着我们的今天。至今，约有一半的治疗和预防疾病的制剂由植物制成。现代科学的成就不仅允许扩大已有药用植物的作用谱，还能不断将新物种引入医疗实践。科学医学已证明数百种植物的治疗效益，但其中大部分仍未被研究。将植物疗法建立在坚实的科学基础上，使其合理化——这些都是我们面临的任务。 如今，拥有相对广泛的药用原料和具有广泛作用谱的制剂，医生们有机会在多模式治疗不同疾病中广泛使用它们。植物源制剂在人类健康保护手段中仍占一定比重，并占据特殊而重要的地位。近年来，这一比重呈上升趋势。 本书的目的是增进医疗服务工作者、植物源药用原料采集者和储存者对药用植物的结构、栖息地、分布、化学成分、生长条件、实际应用，以及采集时间、方法、储存规则及其生态意义的了解，同时也面向对我国丰富的植物世界及其古老传统感兴趣的广大读者。 我相信这本书将成为您可靠的助手和善良的顾问，它将告诉您如何利用土库曼自然慷慨的治疗力量造福于人，并帮助您多年保持健康、年轻和美丽。</w:t>
+        <w:t xml:space="preserve">This is the ninth volume of the encyclopedia Medicinal Plants of Turkmenistan. It represents a continuation of the detailed study and analysis of the rich heritage left by our ancestors, encompassing the numerous works of outstanding scientists and physicians who lived and worked on Turkmen soil in ancient times, as well as the experience of the Turkmen people in understanding the diversity of their generous homeland through their unique talents and skills. In this book, I have sought to uncover the medicinal properties of endemic plant species growing in our country that have not yet been sufficiently studied and therefore have not yet been incorporated into modern healthcare systems, although they are widely used in folk medicine. At the same time, I have attempted to define more clearly the applications of a number of medicinal plants in dental practice. Using a scientific approach, I examined the customs, traditions, and various methods of preparing medicinal plants in folk medicine, methods that our ancestors refined over centuries and elevated to the status of Turkmen national heritage. Taking into account the latest developments in the field of pharmacognosy, I have, in the previous volumes, conveyed extensive knowledge about plant-derived medicines to the public on the basis of scientific and educational materials accumulated from antiquity to the present day. In the chapters of this volume, reliable information is provided on 109 medicinal plant species that have attained a scientifically validated level of medical application and constitute a valuable source of plant-based therapeutic resources. In addition, a brief overview is given of 296 medicinal plant species already described in the preceding nine volumes of the encyclopedia and used in dental practice. It is well known that many plants have been used since ancient times in the treatment of diseases of the teeth and oral tissues. References to such practices can be found in the literature of different eras and among various peoples of the world. Historical evidence indicates that medicinal plants were used to treat gum diseases in Egypt more than four thousand years ago and in China more than two thousand five hundred years ago. In his world-famous Canon of Medicine, which for centuries served as a reference work for physicians in both East and West, the outstanding medieval Eastern scholar and eminent authority in world medicine, Abu Ali Ibn Sina (Avicenna), author of more than forty works, recommended using the juice extracted from unripe fruits for the treatment of gum diseases. Among the materials concerning the application of plants in dentistry, the classical works of renowned physicians and scholars who lived on Turkmen soil, including Abu Rayhan al-Biruni, Sayyid Ismail Gurganli (Jorjani), Muhammad Gaymaz Turkmen, Muhammad Husayn, and Jalal al-Din Haydar, contain information of great value regarding local plant species. Studying the lives, professional activities, and scientific legacy of the great figures who laid the foundations of our national medical tradition is a sacred duty of our generation. The scientific and practical heritage of our traditional medicine is eternal; its light continues to illuminate the present across the centuries. Modern scientific achievements not only make it possible to broaden the therapeutic applications of known medicinal plants but also enable the gradual introduction of new species into medical practice. Scientific medicine has demonstrated the therapeutic value of hundreds of plant species, yet most of them remain insufficiently studied. Establishing phytotherapy on a firm scientific foundation and giving it a sound rational basis are among the important tasks that stand before us. Today, thanks to the availability of a relatively broad range of medicinal plant materials and preparations possessing diverse therapeutic properties, physicians have the opportunity to use them extensively in multimodal treatment approaches for various diseases. Plant-derived preparations continue to occupy a significant and special place among the means used to protect human health. In recent years, their importance has continued to grow. The purpose of this book is to expand the knowledge of healthcare professionals, collectors and custodians of medicinal plant raw materials, regarding the structure, habitat, distribution, chemical composition, growth conditions, practical applications, collection periods and methods, storage regulations, and ecological significance of medicinal plants. The book is also intended for all readers interested in the rich plant world of our country and its ancient traditions. I am confident that this book will become a reliable assistant and a kind adviser. It will show you how to make use of the generous healing power of Turkmen nature for the benefit of humanity and help you maintain your health, youthfulness, and beauty for many years. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：古尔班古雷·别尔德穆哈梅多夫（Gurbanguly Berdimuhamedov） 出版社：Turkmen State Publishing Service 出版地：阿什哈巴德 出版年：2017年 页数： 405页 语种：英文 馆藏条形码：SD2695</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Gurbanguly Berdimuhamedov Published by: Turkmen State Publishing Service Place of publication: Ashgabat Publication year: 2017 Pages: 405 pages Language: English Collection barcode: SD2695</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《《土库曼斯坦药用植物》第九卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Medicinal Plants of Turkmenistan" Volume VIII "without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《《土库曼斯坦药用植物》第九卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《《土库曼斯坦药用植物》第九卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volume 9 of" Medicinal Plants of Turkmenistan "was electronically processed. In accordance with the requirements of the national standard" GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources,"the data information of" Volume 9 of "Medicinal Plants of Turkmenistan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/16-2025/09/16</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/16-2025/09/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">99.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:99.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 民族医学, 药用植物</w:t>
+        <w:t xml:space="preserve">Theme:Ethnic medicine, Medicinal plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 《土库曼斯坦药用植物》第九卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01536.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Medicinal plants of Turkmenistan IX. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01536.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>