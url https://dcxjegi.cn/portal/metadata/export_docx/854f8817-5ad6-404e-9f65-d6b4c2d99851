--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联孢子植物志 第五卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可以分为3部分。第一部分为鼓藻目形态学特征分析，详细描述了鼓藻目植物的细胞结构，包括细胞壁分层（外膜、纤维素层、矿物质沉积）、色素体形态（轴生或侧生）及细胞核分布，重点分析了鼓藻科细胞对称性（辐射对称 / 两侧对称）和繁殖结构（接合孢子、厚壁孢子）的演化特征。第二部分探讨生态分布与环境适应，基于 1951-1968 年野外调查数据，揭示了鼓藻在不同生态区（北极苔原、温带湖泊、热带沼泽）的分布规律，发现酸性泥炭沼泽（pH 3.5-5.0）是其主要栖息地，且部分物种对重金属污染具有指示作用。第三部分为分类检索与物种名录，收录了苏联境内 21 属 184 种鼓藻的分类学信息，包括模式标本采集地、异名对照及形态变异特征，如微星藻属的齿状突起和角星鼓藻属的刺状纹饰，并附 237 幅原创插图辅助鉴定。全文整合了形态学、生态学与分类学数据，为中亚淡水藻类研究提供了基础资料。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Е.К. Косинская 出版社：苏联科学院出版社 出版地：莫斯科-列宁格勒 出版年：1960年 页数：720页 语种：俄语 分类号：UDC 581.9(476)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联孢子植物志 第五卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联孢子植物志 第五卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">75.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:75.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物多样性,  植物区系</w:t>
+        <w:t xml:space="preserve">Theme:plant diversity, flora of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物地理学 </w:t>
+        <w:t xml:space="preserve">Subject:plant geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联孢子植物志 第五卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00949.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Spore Flora of the Soviet Union Volume 5. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00949.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>