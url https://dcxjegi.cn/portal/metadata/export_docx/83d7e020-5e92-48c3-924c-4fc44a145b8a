--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山野果林关键物种遗传资源数据集（2022年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,808 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物多样性</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biodiversity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采集乌柳枝条及叶片，送测序公司高通量测序获得高质量基因组数据，数据保存在移动硬盘和国家生物信息中心数据库。经腐烂病胁迫转录组数据分析，设计引物克隆获得8个新疆野苹果MYB、1个EIL、1个ERF转录因子基因，经原位瞬时表达基因功能鉴定体系验证，鉴定10个抗病基因。基因构建至植物过表达载体pBI121-GFP中，导入大肠杆菌（TOP10菌株）甘油菌-80℃低温保存。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主产生</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">野外采集植物样本，进行DNA提取，高通量测序拼接，获得基因组序列。设计基因引物，PCR扩增，碱基测序获得，构建至植物过表达载体。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">针对乌柳（Salix cheilophila）进行了全基因组染色体水平的从头测定，对其连续性，一致性和完整度进行三个维度的评估。乌柳Salix cheilophila基因组拼装总长度为343.04 Mb, 基因组初步拼装的contig N50长度为12.7 Mb，使用Oxford Nanopore超长片段进行补洞后基因组中19条染色体均达到无缝拼装水平，全基因组序列N50长度达到16.66 Mb，是迄今杨柳科植物中首个实现无缝拼装的基因组。将Illumina平台测序的小片段reads比对到基因组，reads比对率为99.04%，基因组覆盖率为99.71%，说明组装的基因组有很好的一致性。使用国际公认的BUSCO和CEGMA两套保守基因数据集对野苹果基因组的完整度进行评估，共组装出98.7%和95.6%的完整单拷贝基因，说明基因组组装结果较完整。使用Merqury-mash软件模块评估乌柳基因组的质量值（quality value, Qv）为42.76，即对应准确度超过99.99% （Qv = 40）。 综上分析，乌柳基因组在拼装的连续性，一致性，完整性和准确度等方面均达到较高的水准。通过以上评估方法，得出的数据指标均表明：野苹果基因组组装具有较好的连续性和一致性，以及较高的准确度和完整度，数据质量合格。 10个基因序列数据为基因完整CDS区（核苷酸和氨基酸序列），数据量大小为36 kb。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">伊犁地区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">表格</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 野果林,  DNA, 高通量测序</w:t>
+        <w:t xml:space="preserve">Theme:wild fruit forest, DNA, high-throughput sequencing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">伊犁地区 </w:t>
+        <w:t xml:space="preserve">Place:Yili area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1095,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1183,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1270,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高贝,  刘晓洁 </w:t>
+        <w:t xml:space="preserve">contributors:gao bei,  liu xiao ji </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高贝   </w:t>
+        <w:t xml:space="preserve">author:gao bei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:gao bei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0500</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山野果林生态系统与生物多样性调查</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0500</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高贝,刘晓洁. 天山野果林关键物种遗传资源数据集（2022年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00009107.</w:t>
+        <w:t xml:space="preserve">gao bei, liu xiao ji. Data set of genetic resources of key species in wild fruit forest in Tianshan Mountains (2022). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00009107.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>