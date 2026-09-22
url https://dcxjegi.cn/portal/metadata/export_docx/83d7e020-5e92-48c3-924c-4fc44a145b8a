--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">天山野果林关键物种遗传资源数据集（2022年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,609 +88,808 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Biodiversity</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生物多样性</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">采集乌柳枝条及叶片，送测序公司高通量测序获得高质量基因组数据，数据保存在移动硬盘和国家生物信息中心数据库。经腐烂病胁迫转录组数据分析，设计引物克隆获得8个新疆野苹果MYB、1个EIL、1个ERF转录因子基因，经原位瞬时表达基因功能鉴定体系验证，鉴定10个抗病基因。基因构建至植物过表达载体pBI121-GFP中，导入大肠杆菌（TOP10菌株）甘油菌-80℃低温保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">自主产生</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">野外采集植物样本，进行DNA提取，高通量测序拼接，获得基因组序列。设计基因引物，PCR扩增，碱基测序获得，构建至植物过表达载体。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">针对乌柳（Salix cheilophila）进行了全基因组染色体水平的从头测定，对其连续性，一致性和完整度进行三个维度的评估。乌柳Salix cheilophila基因组拼装总长度为343.04 Mb, 基因组初步拼装的contig N50长度为12.7 Mb，使用Oxford Nanopore超长片段进行补洞后基因组中19条染色体均达到无缝拼装水平，全基因组序列N50长度达到16.66 Mb，是迄今杨柳科植物中首个实现无缝拼装的基因组。将Illumina平台测序的小片段reads比对到基因组，reads比对率为99.04%，基因组覆盖率为99.71%，说明组装的基因组有很好的一致性。使用国际公认的BUSCO和CEGMA两套保守基因数据集对野苹果基因组的完整度进行评估，共组装出98.7%和95.6%的完整单拷贝基因，说明基因组组装结果较完整。使用Merqury-mash软件模块评估乌柳基因组的质量值（quality value, Qv）为42.76，即对应准确度超过99.99% （Qv = 40）。 综上分析，乌柳基因组在拼装的连续性，一致性，完整性和准确度等方面均达到较高的水准。通过以上评估方法，得出的数据指标均表明：野苹果基因组组装具有较好的连续性和一致性，以及较高的准确度和完整度，数据质量合格。 10个基因序列数据为基因完整CDS区（核苷酸和氨基酸序列），数据量大小为36 kb。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">伊犁地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">表格</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:wild fruit forest, DNA, high-throughput sequencing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 野果林,  DNA, 高通量测序</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Botany </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yili area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">伊犁地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -724,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -795,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -860,51 +1095,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -930,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -999,464 +1270,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:gao bei,  liu xiao ji </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高贝,  刘晓洁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:gao bei  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高贝   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:gao bei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高贝</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021xjkk0500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021xjkk0500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:2021xjkk0500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山野果林生态系统与生物多样性调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">gao bei, liu xiao ji. Data set of genetic resources of key species in wild fruit forest in Tianshan Mountains (2022). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00009107.</w:t>
+        <w:t xml:space="preserve">高贝,刘晓洁. 天山野果林关键物种遗传资源数据集（2022年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00009107.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>