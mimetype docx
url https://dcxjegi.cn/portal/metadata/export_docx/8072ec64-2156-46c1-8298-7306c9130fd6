--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔克拉玛干沙漠晚更新世地层年代学数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,847 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deserts and desertification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要包括塔克拉玛干沙漠中南部6个晚更新世-全新世地层剖面（钻孔）的位置、OSL年代与深度，同时含有剖面（钻孔）的部分代表性环境代用指标，如粒度（平均粒径）、TOC、磁化率（低频）、色度（a*）数据。数据集中OSL年代De值测试仪器为丹麦产的 Risø TL/OSL-DA-15 reader，测年材料为钾长石90-150 μm，环境剂量率放射性元素 U、Th、K 含量使用中子活化法（NAA）测量，在计算钾长石内剂量率时，采用 12.5±0.5%的钾元素含量，样品含水量估计值为5%±3%。色度测量利用日本美能达公司生产的CM700d分光测色计，该仪器采用Ｌab表色系统，测量光谱范围为400-700nm可见光，分辨率为10nm。磁化率使用英国产Bartington 磁化率仪测定。TOC采用重铬酸钾分光光度法。粒度分析利用英国 Malvern 公司生产的 Mastersizer 2000 激光粒度仪，仪器测量范围为 0.02-2000µm，误差＜1%。共计220个样品，262条记录。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过对塔克拉玛干沙漠中南部6个野外地层剖面（钻孔）进行测量，并按一定间距采集相应层位的样品。在实验室对样品进行光释光测年和环境代用指标测试前处理，并运用相关专业仪器测试，以此来获得最终数据。本数据集适用于沙漠土壤性质以及环境状况的研究和调查。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"1.OSL年代样品采集与测量 OSL年代样品采集时尽可能避光，用黑布挡阳光，在剖面上选取细粉砂、亚砂土取样，然后将不锈钢管（直径为50mm，30 cm长）水平敲入取样层位，装满后取出，用黑塑料带封装。 在暗室，取出样品削去表层2-5 mm放进容器里浸泡、搅拌、洗涤。之后加20% 的H2O2, 除去有机质,再加10%的HCl处理，去掉碳酸钙， 搅拌，直至无泡为止。过筛提取粗颗粒(选择90-125 μm颗粒成分)组分，放进烘干箱。取出烘干样品20-30g， 放入避光的试管内，加2.72 的重液，摇均、沉淀24-36 h。取出重液分离的浮上部分，洗净， 装入避光容器、烘干、加40% 的FH溶液，振荡溶蚀40-45分钟洗净。加1M 的HCl溶液去除氟化物，用蒸馏水洗净、烘干，再用磁铁吸去重矿物，得到较纯的石英矿物颗粒。用硅油粘在直径约lmm的不锈钢圆片上制成测样。OSL年代De值测试仪器为丹麦产的 Risø TL/OSL-DA-15 reader，测年材料为钾长石90-150um，环境剂量率放射性元素 U、Th、K 含量使用中子活化法（NAA）测量，在计算钾长石内剂量率时，采用 12.5±0.5%的钾元素含量，样品含水量估计值为5%±3%。 2.环境代用指标采集测试 在剖面（钻孔）中等间距采集100g左右粉末样品编号记录。样品磁化率测前在 45°C 干燥 24 小时以除去水分对磁化率的影响，然后取干燥后的样品10g在Bartington MS2型磁化率仪上测量低频（0.47k Hz）；样品色度测量前，取干燥后的样品5g研磨至颗粒均匀，在日本美能达公司生产的CM700d分光测色计上测量，仪器采用Ｌab表色系统，测量光谱范围为400-700nm可见光，分辨率为10nm。TOC采用重铬酸钾分光光度法。粒度分析利用英国Malvern公司生产的 Mastersizer 2000 激光粒度仪，需要进行前处理，称取适量样品加入烧杯中，先加入 10ml浓度为10%的H2O2溶液 加热以去除有机质，再加入10ml 浓度为 1：3 的 HCl 溶液以去除碳酸盐，待充分反应后取下烧杯并加满蒸馏水静置约 12 小时，然后用橡胶管将烧杯上层清液抽出，抽至约剩余 20ml 溶液。最后加入 10ml 浓度为 0.05mol/L 的六偏磷酸钠， 将烧杯放入超声清洗器中振荡 5分钟,分分散后可上机测试。 "</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据集中OSL年代De值测试仪器为丹麦产的 Risø TL/OSL-DA-15 reader，测年材料为钾长石90-150um，环境剂量率放射性元素 U、Th、K 含量使用中子活化法（NAA）测量，在计算钾长石内剂量率时，采用 12.5±0.5%的钾元素含量，样品含水量估计值为5%±3%。色度测量利用日本美能达公司生产的CM700d分光测色计，该仪器采用Ｌab表色系统，测量光谱范围为400-700nm可见光，分辨率为10nm。磁化率使用英国产Bartington 磁化率仪测定，依据GB/T 35690-2017弱磁材料磁导率测量方法。TOC采用重铬酸钾分光光度法,参考GB/T 32116-2015总有机碳(TOC)的测定。粒度分析利用英国 Malvern 公司生产的 Mastersizer 2000 激光粒度仪，仪器测量范围为 0.02-2000µm，误差＜1%。该数据按照中华人民共和国国家标准，粒度分布激光衍射法GB/T 19077-2016/ISO13320:2009。粒度分析数据由Mastersizer 2000 配套软件导出，根据Folk-Ward公式可算出粒度参数（任明达和王乃梁，1981；Folk 和 Ward，1957）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">446.7 KiB</w:t>
+        <w:t xml:space="preserve">data size:446.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...37 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全新世, 晚更新世, 光释光</w:t>
+        <w:t xml:space="preserve">Theme:Holocene, Late Pleistocene, optically stimulated luminescence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">Place:taklimakan desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -962,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1051,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1134,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1222,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1309,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高鑫,  周杰,  赵永成 </w:t>
+        <w:t xml:space="preserve">contributors:gao xin,  zhou jie,  zhao yong cheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周杰   </w:t>
+        <w:t xml:space="preserve">author:zhou jie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhou jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0300</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高鑫,周杰,赵永成. 塔克拉玛干沙漠晚更新世地层年代学数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009164.</w:t>
+        <w:t xml:space="preserve">gao xin, zhou jie, zhao yong cheng. Geochronology of Late Pleistocene strata in the Taklimakan Desert. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009164.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>