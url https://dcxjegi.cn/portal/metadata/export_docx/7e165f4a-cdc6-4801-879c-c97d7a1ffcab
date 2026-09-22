--- v0 (2026-07-03)
+++ v1 (2026-09-22)
@@ -827,51 +827,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿勒泰山区,  积雪监测,  高分,  2024年</w:t>
+        <w:t xml:space="preserve"> 2024年,  积雪监测,  高分, 阿勒泰山区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>