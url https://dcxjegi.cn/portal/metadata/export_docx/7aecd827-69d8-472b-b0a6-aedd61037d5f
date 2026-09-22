--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2020年咸海流域300米土地利用数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感再分析数据</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集包含了咸海流域2000-2020年11年的土地利用栅格数据。该数据集是在欧洲航天局的气候变化倡议土地覆盖地图基础上，经过叠加咸海流域边界矢量数据进行掩膜处理、类别合并，最终得到自然植被、人工植被、水体、裸地、湿地、冰雪、城市与建筑区域7个土地利用类型的一级类数据，WGS-1984坐标系，空间分辨率300米，整体准确率达到80%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集来源于欧洲航天局的气候变化倡议土地覆盖地图（http://maps.elie.ucl.ac.be/CCI）。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在土地覆盖地图的基础上用咸海流域的边界数据进行掩膜处理，提取出咸海流域的土地利用，同时，根据一定的规则进行合并，将原始的二级类数据合并为包含7个土地利用类型的一级类数据，坐标系为：WGS-1984，空间分辨率300米。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">该数据集的整体准确率达到80%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">40.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:40.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> UTM </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土地覆被, 土地利用</w:t>
+        <w:t xml:space="preserve">Theme:land cover, land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  钱静 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  qian jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">钱静  ,  刘铁   </w:t>
+        <w:t xml:space="preserve">author:qian jing ,  liu tie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,钱静. 2000-2020年咸海流域300米土地利用数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00315.</w:t>
+        <w:t xml:space="preserve">liu tie, qian jing. 2000-2020 300-meter land use data set in the Aral Sea Basin. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00315.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>