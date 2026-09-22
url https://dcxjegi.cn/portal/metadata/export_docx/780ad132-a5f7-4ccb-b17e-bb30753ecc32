--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,969 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆10m植被覆盖度数据集（2021年4-10月）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哨兵</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sentinal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为利用sentinel2号反射率产品数据进行进一步加工，其中原始数据为全疆2021年4-10月10米月度哨兵二号反射率镶嵌数据集，10m植被覆盖度通过植被二分法进行提取。质量控制检验主要采用与2021年无人机航拍数据正射影像提取植被覆盖度进行对比后验证。总体精度在平原区较好，在高植被覆盖率需要进行区域和进一步验证。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哨兵二号反射率数据主要来源为欧空局下载。其余辅助数据来源为实地测量数据，自主产生。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集通过二分法进行植被覆盖度的计算。数据分辨率为10m，用于本模型计算的植被覆盖度数据通过实地无人机DOM生成后，进行FVC的高精度监督分类提取。 数据质量描述</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">通过由吐鲁番哈密地区，艾比湖流域，南疆塔里木河流域北缘的无人机航拍数据后提取的植被覆盖度进行对比后，总精度在85-90%，本数据集在绿洲和荒漠区域精度较好。实体数据中部分区域存在空值，主要原因是由于该地区当月云量过大，Sentinel-2卫星无法获得有效影像对该地区土壤盐度进行精确反演，故而出现空值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.2 TiB</w:t>
+        <w:t xml:space="preserve">data size:1.2 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: CGCS2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> CGCS2000 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被覆盖度</w:t>
+        <w:t xml:space="preserve">Theme:vegetation coverage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1087,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1170,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1258,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1345,775 +969,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  马勇刚 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  Ma Yonggang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马勇刚   </w:t>
+        <w:t xml:space="preserve">author:Ma Yonggang  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma Yonggang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1400</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
+        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,马勇刚. 新疆10m植被覆盖度数据集（2021年4-10月）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/XIEG.XJSEDATA.2024.00100118.</w:t>
+        <w:t xml:space="preserve">liu tie, Ma Yonggang. Xinjiang 10m vegetation coverage dataset (April to October 2021). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/XIEG.XJSEDATA.2024.00100118.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>