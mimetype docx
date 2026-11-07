--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,665 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆10m植被覆盖度数据集（2021年4-10月）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sentinal</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哨兵</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据为利用sentinel2号反射率产品数据进行进一步加工，其中原始数据为全疆2021年4-10月10米月度哨兵二号反射率镶嵌数据集，10m植被覆盖度通过植被二分法进行提取。质量控制检验主要采用与2021年无人机航拍数据正射影像提取植被覆盖度进行对比后验证。总体精度在平原区较好，在高植被覆盖率需要进行区域和进一步验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">哨兵二号反射率数据主要来源为欧空局下载。其余辅助数据来源为实地测量数据，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据集通过二分法进行植被覆盖度的计算。数据分辨率为10m，用于本模型计算的植被覆盖度数据通过实地无人机DOM生成后，进行FVC的高精度监督分类提取。 数据质量描述</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">通过由吐鲁番哈密地区，艾比湖流域，南疆塔里木河流域北缘的无人机航拍数据后提取的植被覆盖度进行对比后，总精度在85-90%，本数据集在绿洲和荒漠区域精度较好。实体数据中部分区域存在空值，主要原因是由于该地区当月云量过大，Sentinel-2卫星无法获得有效影像对该地区土壤盐度进行精确反演，故而出现空值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:1.2 TiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CGCS2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:vegetation coverage</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被覆盖度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +998,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +1087,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1170,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1258,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,464 +1345,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:liu tie,  Ma Yonggang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁,  马勇刚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Ma Yonggang  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马勇刚   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma Yonggang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马勇刚</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">liu tie, Ma Yonggang. Xinjiang 10m vegetation coverage dataset (April to October 2021). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/XIEG.XJSEDATA.2024.00100118.</w:t>
+        <w:t xml:space="preserve">刘铁,马勇刚. 新疆10m植被覆盖度数据集（2021年4-10月）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/XIEG.XJSEDATA.2024.00100118.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>