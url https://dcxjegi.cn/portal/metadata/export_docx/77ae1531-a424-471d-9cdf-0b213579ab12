--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦孢子植物志第12卷第2册</w:t>
+        <w:t xml:space="preserve">Spore Flora of Kazakhstan Volume 12, Volume 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著系统完成了哈萨克斯坦地区子囊菌门真菌的编目工作，重点收录了Loculoascomycetes纲的4个目（Dothidaeles、Pleosporales、Microthyriales、Hysteriales），详细描述了其目、科、属级分类特征及物种在哈萨克斯坦的地理分布，并包含7个新发现物种的拉丁文描述。研究指出该类真菌多为腐生生物，参与自然界有机物分解，部分寄生种类可对农林作物造成危害。全书配有28幅插图、4张表格及32条参考文献，为真菌学、植物病理学及农林领域的研究者与教育工作者提供了重要分类学工具。</w:t>
+        <w:t xml:space="preserve">This monograph systematically completed the catalog of Ascomycetes fungi in Kazakhstan, focusing on the inclusion of 4 orders of the class Loculoascomycetes (Dothidaeles, Pleosporales, Microthyriales, and Hysteriales). It describes in detail the classification characteristics and geographical distribution of their species in Kazakhstan at the order, family, and genus levels, and includes Latin descriptions of 7 newly discovered species. Studies have pointed out that most of these fungi are saprotic organisms that participate in the decomposition of organic matter in nature, and some parasitic species can cause harm to agricultural and forestry crops. The book is equipped with 28 illustrations, 4 tables and 32 references, providing important taxonomic tools for researchers and educators in the fields of mycology, plant pathology, and agriculture and forestry. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：М. П. 瓦夏吉娜（М. П. Васягина），З. М. 贝佐娃（З. М. Бызова），М. А. 塔尔捷诺娃（М. А. Тартенова） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1987年 页数：293页 语种：俄文 分类号：УДК 582.24.1.12</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Mr.П. Vashagina (Mus.П.Васягина），З.М. Bezova (.М.Бызова），М.А. TartyenovaА.Тартенова） Published by: А зда тельс тво «Наук а» К а з а в Р с к ой С С С Published: Almaty Publication year: 1987 Pages: 293 pages Language: Russian Classification No.: У п К 582.24.1.12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦孢子植物志第11卷第2册》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", fully complying with the data information of "Sporoflora of Kazakhstan Volume 11, Volume 2", without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦孢子植物志第11卷第2册》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦孢子植物志第11卷第2册》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Sporoflora of Kazakhstan Volume 11, Volume 2" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of "Sporoflora of Kazakhstan Volume 11, Volume 2" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-None</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:Kazakh Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:9.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 真菌分类, 子囊菌</w:t>
+        <w:t xml:space="preserve">Theme:Fungal classification, Ascomycetes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">真菌学 </w:t>
+        <w:t xml:space="preserve">Subject:Mycology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1987</w:t>
+        <w:t xml:space="preserve">Time:1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦孢子植物志第12卷第2册. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00907.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Spore Flora of Kazakhstan Volume 12, Volume 2. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00907.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>