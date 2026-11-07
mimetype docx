--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉尔吉斯苏维埃社会主义共和国楚河谷地生产力的地域组织</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Regional organization of productivity in the Chu Valley of the Kyrgyz Soviet Socialist Republic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Regional organization of productivity in the Chu Valley of the Kyrgyz Soviet Socialist Republic</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01556</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01556</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01556</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文集中探讨了楚伊河谷生产联合体（ТПК）的形成问题，国民经济发展的自然与经济前提、其结构与地域布局，以及各行业的发展前景。对楚伊河谷的人口、重工业、纺织工业、食品工业、农业和交通进行了特征描述，并分析了正在形成的农工综合体。展示了改善生产地域布局的途径。</w:t>
+        <w:t xml:space="preserve">The collection examines the formation of the Chu Valley Territorial Production Complex (TPC), the natural and economic prerequisites for national economic development, its structure and spatial organization, as well as the development prospects of its various sectors. It provides a characterization of the population of the Chu Valley and of its heavy industry, textile industry, food industry, agriculture, and transportation system, while also analyzing the agro-industrial complex that is in the process of taking shape. The work further identifies and demonstrates ways to improve the regional distribution of productive forces. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：К.О.奥托尔巴耶夫, М.М.卡尔塔沃夫, Н.Б.巴基罗夫, В.В.格列奇科, С.Д.朱马利耶夫, А.И.伊萨耶夫, Б.Ш.乔尔莫诺夫（К. О. Оторбаев, М. М. Картавов, Н. Б. Бакиров, В. В. Гречко, С. Д. Джумалиев, А. И. Исаев, Б. Ш. Чормонов） 出版社：Издательство «Наука» 出版地：伏龙芝 出版年：1982年 页数：212页 语种：俄文 馆藏条形码：XJLAS RU 70008985</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): К.О. Otorbayev, Minh.М. Kartavov, Un.Б. Bakirov, B.В. Grecko, С.Д. Jumaliyev, А.И. Isayev, BB.Ш. ChormonovО.Оторбаев, М.М.Картавов, Н.Б.Бакиров, В.В.Гречко, С.Д.Джумалиев, А.И.Исаев, Б.Ш.Чормонов） Published by: 丨 зда тельство « 丨 аука» Published: Frunze Publication year: 1982 Pages: 212 pages Language: Russian Collection barcode: XJLAS RU 70008985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《吉尔吉斯苏维埃社会主义共和国楚河谷地生产力的地域组织》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Regional Organization of Productivity in the Chu River Valley of the Kyrgyz Soviet Socialist Republic" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《吉尔吉斯苏维埃社会主义共和国楚河谷地生产力的地域组织》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《吉尔吉斯苏维埃社会主义共和国楚河谷地生产力的地域组织》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Regional Organization of Productivity in the Chu River Valley of the Kyrgyz Soviet Socialist Republic" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Regional Organization of Productivity in the Chu River Valley of the Kyrgyz Soviet Socialist Republic" was unchanged and deleted. The data information is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/12/10-2025/12/10</w:t>
+        <w:t xml:space="preserve">collect time:2025/12/10-2025/12/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:Kirghiz Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">26.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:26.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 生产力地域组织, 楚伊河谷</w:t>
+        <w:t xml:space="preserve">Theme:Regional organization of productivity, Chuy Valley</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 , 地理学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:human geography , Geography and other disciplines </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1982</w:t>
+        <w:t xml:space="preserve">Time:1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kirghiz Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 吉尔吉斯苏维埃社会主义共和国楚河谷地生产力的地域组织. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01556.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Regional organization of productivity in the Chu Valley of the Kyrgyz Soviet Socialist Republic. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01556.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>