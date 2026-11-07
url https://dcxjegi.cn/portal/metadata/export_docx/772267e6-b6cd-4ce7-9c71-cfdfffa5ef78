--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦植物志 第八卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可分为3个部分。第一部分为植物分类与检索，详细描述了被子植物门、裸子植物门等类群的形态特征，涵盖茄科、玄参科、唇形科等重要科属（如茄属Solanum、婆婆纳属Veronica），提供了分属分种检索表，并附237幅原创插图辅助鉴定。第二部分为生态分布与区系分析，基于 1951-1960年野外调查数据，揭示了植物在荒漠草原、山地森林、盐碱地等不同生态区的分布规律，重点讨论了干旱区特有物种（如盐生植物、旱生草本）的适应性特征及与环境的相互作用。第三部分为经济与应用价值，评估了药用植物（如甘草、麻黄）、食用植物（如野生浆果）和生态保护物种（如濒危草本）的资源状况，提出了珍稀物种保护建议及可持续利用策略。全文整合了分类学、生态学与资源学数据，为中亚植物研究提供了基础资料。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Н. В. Павлов 出版社：哈萨克斯坦科学院出版社 出版地：阿拉木图 出版年：1965年 页数：469页 语种：俄语 分类号：UDC 581.9(476)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦植物志 第八卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦植物志 第八卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">48.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:48.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物志, 植物分类,  生态分布</w:t>
+        <w:t xml:space="preserve">Theme:flora, plant classification, ecological distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦植物志 第八卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01010.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Flora of Kazakhstan Volume 8. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>