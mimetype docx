--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《土库曼斯坦药用植物》第三卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Medicinal plants of Turkmenistan III</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicinal plants of Turkmenistan III</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01524</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01524</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01524</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">我谨将本书第三卷献给我亲爱的土库曼人民，献给我的故土——这片土地是造福人类健康、身心活力的宝贵药用植物宝库之一。得益于至高无上的眷顾，土库曼大地蕴藏着无与伦比的药用植物资源。尽管气候条件独特，土库曼斯坦的植物王国依然丰富多样。山区植被尤为繁茂，特别是在科佩特达格山脉。这里生长着1600多种本土植物，其中330多种为特有植物，即除我国领土外，在世界任何地方都不存在。 伟大复兴与变革的时代为深入研究民间医学中使用的植物源药物提供了广阔的可能性。因此，我在考察了人民关于药用植物的习俗和传统，以及当地居民在民间医学中制备植物源药物的各种方法（这些方法已被我们先辈发展成为土库曼民族的宝贵财富）之后，并借鉴世界先进经验，在《土库曼斯坦药用植物》第一卷和第二卷中，依据从古至今的科学医学数据，记述了土库曼的药用植物及其治疗特性。而在第三卷中，重点则放在与土库曼大地药用植物世界相关的民族医学遗产上，包括稀有特有物种、孑遗植物和濒危物种（它们都具有治疗特性），以及它们的栽培方法——这是当前的首要任务。本书还通过传说和民间故事，全面介绍了这些药用植物的起源。 我衷心将这本书献给我的土库曼人民——这本书全面而必要地介绍了药用植物在科学实用医学中的应用，介绍了土库曼人几个世纪以来制备植物源药物的处方，以及已成为民族财富的民间医学。 本书的主要目的是拓宽医疗服务人员、药用植物储存和采集人员，以及所有从事植物源药物工作者的知识，内容涉及药用植物的结构、生长条件、化学成分、医学实践应用，以及其历史、采集时间、方法和储存规则。 阿布·阿里·伊本·西那、阿布·拉伊汉·比鲁尼、赛义德·伊斯梅尔·古尔根利（朱尔贾尼）、穆罕默德·盖马兹·土库曼、穆罕默德·侯赛因等曾生活在土库曼土地上的学者们的著作中，关于现今生长在土库曼斯坦境内的药用植物的资料最为珍贵，令我们感到自豪。在世界实践中，《土库曼斯坦药用植物》一书是首次以民族色彩并以深刻的医学科学方法写成的，是我作为一名医生，发自灵魂深处为土库曼人民献上的一曲赞歌。 亲爱的读者！我希望本书本卷能帮助您更好地了解土库曼斯坦奇妙的自然，以及植物王国对人类及其健康的重要性。祝愿大家永远健康！</w:t>
+        <w:t xml:space="preserve">I respectfully dedicate the third volume of this book to my beloved Turkmen people and to my homeland, a land that is one of the most valuable treasuries of medicinal plants contributing to human health, vitality, and well-being. Through the grace of the Almighty, the land of Turkmenistan possesses unparalleled medicinal plant resources. Despite its unique climatic conditions, the plant kingdom of Turkmenistan remains exceptionally rich and diverse. Vegetation is particularly abundant in the mountainous regions, especially in the Kopet Dag Mountains. More than 1,600 native plant species grow there, of which over 330 are endemic, meaning that they do not occur anywhere else in the world outside the territory of our country. The era of great revival and transformation has opened broad opportunities for the in-depth study of plant-derived medicines used in folk medicine. Therefore, after examining the customs and traditions associated with medicinal plants among our people, as well as the various methods used by local inhabitants to prepare plant-based remedies in traditional medicine, methods that our ancestors developed into a precious component of the Turkmen nation's heritage, and drawing upon the most advanced international experience, I described Turkmen medicinal plants and their therapeutic properties in the first and second volumes of Medicinal Plants of Turkmenistan on the basis of scientific medical knowledge accumulated from antiquity to the present day. In the third volume, particular emphasis is placed on the heritage of traditional medicine associated with the medicinal plant world of Turkmenistan, including rare endemic species, relict plants, and endangered species possessing therapeutic properties, as well as methods for their cultivation, which is one of today's most urgent tasks. This volume also provides a comprehensive account of the origins of these medicinal plants through legends and folk tales. I wholeheartedly dedicate this book to my Turkmen people. It provides comprehensive and essential information on the use of medicinal plants in scientific and practical medicine, presents recipes for preparing plant-derived remedies that Turkmen people have employed for centuries, and describes the traditions of folk medicine that have become part of our national wealth. The principal purpose of this book is to expand the knowledge of healthcare professionals, collectors and custodians of medicinal plant materials, and all individuals engaged in work with plant-derived medicines. It covers the structure of medicinal plants, their growth conditions, chemical composition, practical medical applications, history, collection periods and methods, as well as storage regulations. The works of scholars who lived on Turkmen soil, including Abu Ali Ibn Sina (Avicenna), Abu Rayhan al-Biruni, Sayyid Ismail Gurganli (Jorjani), Muhammad Gaymaz Turkmen, and Muhammad Husayn, contain the most valuable information about medicinal plants now growing in Turkmenistan, and this is a source of great pride to us. In world practice, Medicinal Plants of Turkmenistan is the first work written with a distinct national character while employing a profound scientific and medical approach. As a physician, it is my heartfelt tribute and song of praise dedicated to the Turkmen people. Dear reader, I hope that this volume will help you gain a deeper understanding of the remarkable natural world of Turkmenistan and of the importance of the plant kingdom for humanity and human health. I wish you lasting health and well-being! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：古尔班古雷·别尔德穆哈梅多夫（Gurbanguly Berdimuhamedov） 出版社：Turkmen State Publishing Service 出版地：阿什哈巴德 出版年：2012年 页数： 271页 语种：英文 馆藏条形码：SD2688</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Gurbanguly Berdimuhamedov Published by: Turkmen State Publishing Service Place of publication: Ashgabat Publication year: 2012 Pages: 271 pages Language: English Collection barcode: SD2688</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《《土库曼斯坦药用植物》第三卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Medicinal Plants of Turkmenistan" Volume 3 "without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《《土库曼斯坦药用植物》第三卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《《土库曼斯坦药用植物》第三卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volume 3 of" Medicinal Plants of Turkmenistan "was electronically processed. In accordance with the requirements of the national standard" GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources,"the data information of" Volume 3 of "Medicinal Plants of Turkmenistan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/10-2025/09/10</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/10-2025/09/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">381.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:381.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物疗法, 药用植物</w:t>
+        <w:t xml:space="preserve">Theme:Phytotherapy, Medicinal plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 《土库曼斯坦药用植物》第三卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01524.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Medicinal plants of Turkmenistan III. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01524.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>