--- v0 (2026-09-11)
+++ v1 (2026-11-04)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ice and snow resources and hydrological and climatic conditions in mountainous areas of Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">哈萨克斯坦山区的冰雪资源及水文气候状况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02237</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ice and snow resources and hydrological and climatic conditions in mountainous areas of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.02237</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.02237</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02237</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This collection is dedicated to studying natural resource utilization issues related to regional social and economic development, resource protection, reproduction functions of the natural environment, and environmental protection. Contains the report of the International Work Conference of CMEA member states that participated in the study of CMEA topic 1.3,"Assessment and Prediction of Natural Resource Utilization in Regional Development". This collection has reference value for geologists, planners and designers, and experts in the field of environmental protection. </w:t>
+        <w:t xml:space="preserve">本文集致力于当代冰川学的现实问题。其中阐述了积雪冰水资源评估、内陆山区冰川存在的水文气候条件以及积雪计算方法研制等方面的数据资料。 本书面向冰川学家、水文学家以及其他从事水资源问题、自然灾害预防和环境保护工作的专业人士。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board):.В.Северский Published by: А зда тельс тво АН Ка з С С СР Published: Almaty Publication year: 1992 Pages: 223 pages Language: Russian ISBN No.: 5-628-00744-7 Classification No.: У п б 551.311.21:627.141.1 Collection barcode: XJLAS RU 70020895</w:t>
+        <w:t xml:space="preserve">作者（编委会）：И.В.Северский 出版社：Издательство АН КазССР 出版地：阿拉木图 出版年：1992年 页数：223页 语种：俄文 ISBN号：5-628-00744-7 分类号：УДК 551.311.21:627.141.1 馆藏条形码：XJLAS RU 70020895</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Ice and Snow Resources and Hydrological Climate Conditions in the Mountainous Areas of Kazakhstan" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦山区的冰雪资源及水文气候状况》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Electronic processing is carried out on the collected Ice and Snow Resources and Hydrological Climate Conditions in Mountain Areas of Kazakhstan. According to the requirements of the national standard GB/T 31219.2-2014 Digital Processing Specification for Library Collection Resources, the data information of Ice and Snow Resources and Hydrological Climate Conditions in Mountain Areas of Kazakhstan is not modified or deleted, and the data quality is reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《哈萨克斯坦山区的冰雪资源及水文气候状况》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦山区的冰雪资源及水文气候状况》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:78.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">78.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 山区水文, 冰雪水资源</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1992</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1992</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Ice and snow resources and hydrological and climatic conditions in mountainous areas of Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02237.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦山区的冰雪资源及水文气候状况. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02237.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>