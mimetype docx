--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地理学问题：水文学</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Geographical issues: Hydrology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geographical issues: Hydrology</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01513</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01513</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01513</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为《地理学问题》文集中专门讨论水文学问题的一辑，收录了苏联地理学界关于陆地水文学、海洋学、湖泊学、沼泽学及冰川学等多领域的研究成果。论文覆盖了径流理论、水文区划、河流泥沙、湖泊热状况、沼泽形成、海洋环流以及冰川研究等方向，其中部分文章结合了国民经济建设与重大工程的实际需求。并设专题纪念地理水文学家С.Д.穆拉韦伊斯基。文集可供水文学、地理学及相关领域的研究人员和高校师生参考使用。</w:t>
+        <w:t xml:space="preserve">This book is a collection dedicated to hydrological issues in the collection of "Geographical Problems". It includes the research results of the Soviet geographical community in many fields such as land hydrology, oceanography, limnology, swamps and glaciology. The paper covers runoff theory, hydrological zoning, river sediment, lake thermal conditions, swamp formation, ocean circulation and glacier research. Some of the articles combine the actual needs of national economic construction and major projects. A special topic will be set up to commemorate geohydrologist С.Д. Mulavejski. The collection can be used for reference by researchers in literature, geography and related fields, as well as university teachers and students. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：И.В.萨莫伊洛夫（И.В. Самойлов） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1951年 页数：326页 语种：俄文 馆藏条形码：XJLAS RU 70000188</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.В. Samoilov (.В.Самойлов） Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Publication year: 1951 Pages: 326 pages Language: Russian Collection barcode: XJLAS RU 70000188</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《地理学问题：水文学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Geographical Issues: Hydrology" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《地理学问题：水文学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《地理学问题：水文学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Geographical Issues: Hydrology" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Geographical Issues: Hydrology" was unchanged and deleted. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/17-2025/09/17</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/17-2025/09/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">46.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:46.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水文学,  纪念文集, 地理学</w:t>
+        <w:t xml:space="preserve">Theme:Hydrology, Festschrift, Geography</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1951</w:t>
+        <w:t xml:space="preserve">Time:1951</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 地理学问题：水文学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01513.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Geographical issues: Hydrology. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01513.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>