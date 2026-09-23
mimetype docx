--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1930-2000年吉尔吉斯斯坦分流域河流水文地理特征</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是吉尔吉斯斯坦境内阿姆河、楚河、塔拉斯河、塔里木河、锡尔河、伊塞克湖和费尔干那盆地周围7个流域范围90个观测点的1930-2000年的河流水文地理特征数据，包含集水面积、平均高程、河道平均纵坡、冰川覆盖程度、补给类型和河道补给类型等6个指标。数据中没有记录观测点的地理位置数据。数据来源于《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状），出版年代不详。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来源于专著《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状），出版年代不详，由吉尔吉斯斯坦共和国水能水问题研究所提供，通过“中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究”（项目编号2010DFA92720）国际合作课题购入。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">经过数字化扫描、OCR识别和人工校对整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据涵盖吉尔吉斯斯坦全国7个流域，90个水文监测站点，数据信息丰富、系统化完整度极高。数据中没有记录观测点的地理位置数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1930/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1930/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:25.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:longitudinal slope of river, River recharge type, catchment area</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 河道纵坡,  河道补给类型, 集水面积</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1930-2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1930-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen xi,  shen hong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈曦,  沈鸿 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen xi, shen hong. 1930-2000 Hydrographic characteristics of rivers in the subbasin of Kyrgyzstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00271.</w:t>
+        <w:t xml:space="preserve">陈曦,沈鸿. 1930-2000年吉尔吉斯斯坦分流域河流水文地理特征. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00271.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>