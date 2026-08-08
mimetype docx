--- v2 (2026-08-08)
+++ v3 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008年中亚和新疆范围90米DEM数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为中国新疆和中亚五国范围内90m高程裁切数据，是基于CGIAR-CSI 90m SRTM数据（第4版），经过中亚五国和新疆范围界线裁切处理得到的，空间分辨率90米，投影坐标为GCS-WGS84，数据以ENVI标准格式栅格数据格式存储。。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自国际农业研究咨询组织空间咨询团体(CGIAR-CSI)(http://srtm.csi.cgiar.org/)的SRTM 90m Digital Elevation Data。SRTM 90m Digital Elevation Data数据集（第4版）是基于美国宇航局发布并由美国地质调查局通过ftp访问分发的3级弧秒SRTM数据制作的（ftp//edcsgs9.cr.usgs.gov/pub/data/srtm/version1/）。CGIAR-CSI SRTM数据集对NASA数据进行了后处理，以通过插值技术“填补”无数据空白。其结果是无缝、完整地覆盖全球的海拔。 SRTM 90m Digital Elevation Data数据集引用方式：Jarvis A., H.I. Reuter, A. Nelson, E. Guevara, 2008, Hole-filled seamless SRTM data V4, International Centre for Tropical Agriculture (CIAT), available from https://srtm.csi.cgiar.org. 参考文献引用：Reuter H.I, A. Nelson, A. Jarvis, 2007, An evaluation of void filling interpolation methods for SRTM data, International Journal of Geographic Information Science, 21:9, 983-1008.。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">以5°×5°图块大小，Geo TIFF文件格式下载中亚和新疆范围的DEM数据，数据投影坐标GCS-WGS84；数据在ENVI5.0中进行镶嵌mosaic和裁剪subset by roi处理,背景值设定为0，经过格式转换生成ENVI格式数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据精度保持不变。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2008/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦；中国新疆 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">455.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:455.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> DEM, 数字高程模型</w:t>
+        <w:t xml:space="preserve">Theme:DEM, digital elevation model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 中国新疆,   塔吉克斯坦,  哈萨克斯坦,   土库曼斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang, China,  Tajikistan,  Kazakhstan,  Turkmenistan,  Uzbekistan,  Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦,  李宏 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi,  li hong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李宏   </w:t>
+        <w:t xml:space="preserve">author:li hong  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦,李宏. 2008年中亚和新疆范围90米DEM数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00134.</w:t>
+        <w:t xml:space="preserve">chen xi, li hong. 2008 90-meter DEM dataset across Central Asia and Xinjiang. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00134.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>