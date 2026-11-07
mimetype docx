--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉尔吉斯斯坦旅游资源</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tourism resources in Kyrgyzstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tourism resources in Kyrgyzstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01694</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01694</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01694</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部系统论述吉尔吉斯斯坦旅游资源的高校教材，旨在为旅游专业学生及从业人员提供关于本国旅游资源的全面介绍。书中从理论和实践两个层面阐述了旅游资源在当代旅游业务组织中的作用，并系统收录了关于吉尔吉斯斯坦各地区自然条件、动植物资源、历史文化、民族风俗及现代文化等方面的丰富参考信息。教材内容翔实，兼顾教学性与实用性，适合旅游管理及相关专业师生参考使用。 (该内容为AI翻译，不保证翻译准确率，详情请参照原文）</w:t>
+        <w:t xml:space="preserve">This book is a college textbook that systematically discusses the tourism resources of Kyrgyzstan. It aims to provide tourism students and practitioners with a comprehensive introduction to the country's tourism resources. The book expounds the role of tourism resources in contemporary tourism business organizations from both theoretical and practical levels, and systematically includes rich reference information on natural conditions, animal and plant resources, history and culture, ethnic customs and modern culture in various regions of Kyrgyzstan. The content of the teaching materials is informative, taking into account both teaching and practicality, and is suitable for reference and use by teachers and students majoring in tourism management and related majors. (This content is AI translation and the translation accuracy is not guaranteed. Please refer to the original text for details) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С.Д.杜达什维利（С.Д. Дудашвили） 出版社：Раритет Инфо 出版地：比什凯克 出版年：2004年 页数：277页 语种：俄文 馆藏条形码：C3051 分类号：УДК 379.9</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): С.Д. Dudashvili (С.Д.Дудашвили） Publishing House: Рар и тет н п о Published: Bishkek Publication year: 2004 Pages: 277 pages Language: Russian Collection barcode: C3051 Classification No.: У п К 379.9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《吉尔吉斯斯坦旅游资源》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", which fully complies with the data information of "Kyrgyzstan Tourism Resources" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《吉尔吉斯斯坦旅游资源》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《吉尔吉斯斯坦旅游资源》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Kyrgyzstan Tourism Resources" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Kyrgyzstan Tourism Resources" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/28-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/28-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">86.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:86.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 吉尔吉斯斯坦, 旅游资源</w:t>
+        <w:t xml:space="preserve">Theme:Kyrgyzstan, Tourism resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2004</w:t>
+        <w:t xml:space="preserve">Time:2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 吉尔吉斯斯坦旅游资源. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01694.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Tourism resources in Kyrgyzstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01694.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>