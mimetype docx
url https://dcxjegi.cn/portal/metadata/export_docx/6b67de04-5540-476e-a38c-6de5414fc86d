--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1971年中亚四国土壤专题图</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1971年中亚四国土壤专题图是俄文版，由苏联大地测量和制图部和苏联科学院制作，成图时间1971年，成图比例尺1：250万，数据空间范围覆盖乌兹别克斯坦、土库曼斯坦、塔吉克斯坦和吉尔吉斯斯坦4个国家，土壤类型分为平原土壤、山地土壤等10个大类98个小类。数据以.jpg格式存储，没有地理信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过科技部国际合作项目“中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究”（项目编号2010DFA92720）购置。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高精度数字化扫描，没有进行地理信息加工处理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">扫描分辨率250dpi。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:18.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤,  土壤类型,  土壤分类</w:t>
+        <w:t xml:space="preserve">Theme:soil, soil types, soil classification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1971</w:t>
+        <w:t xml:space="preserve">Time:1971</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 乌兹别克斯坦,  土库曼斯坦,   吉尔吉斯斯坦,   塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan,  Turkmenistan,  Kyrgyzstan,  Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦. 1971年中亚四国土壤专题图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00641.</w:t>
+        <w:t xml:space="preserve">chen xi. 1971 Soil Thematic Map of Four Central Asian Countries. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00641.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>