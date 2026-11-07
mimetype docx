--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">贝加尔湖及外贝加尔地区</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Lake Baikal and Trans-Baikal region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lake Baikal and Trans-Baikal region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01602</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01602</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01602</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">共产主义建设要求越来越有效地将自然资源纳入经济循环，越来越广泛地利用自然条件。全面科学地认识我国各地区自然发展规律和特点，有助于解决这些任务。总结关于苏联各大区域自然和自然资源现代认识的综合性著作，是“苏联自然条件与自然资源”系列专著。与那些描述自然个别方面和各种自然资源（如《苏联地质学》、《苏联气候》等）的出版物不同，该系列科学专著总结了关于各大区域自然条件综合体及其自然资源组合的现代认识。它总结了苏维埃政权年代对苏联领土自然地理研究的成果，提供了自然条件和自然资源的科学特征，阐述了其合理有效利用的主要途径。专著不能替代众多参考手册，也不能要求详尽无遗地阐述所有问题。它们反映了现代知识水平，自然也反映了对不同地理环境要素研究程度的差异，以及关于某些自然现象和过程存在的不同观点。所有这些都使我们能够正确判断解决某些科学和国民经济问题的可能方案，以及进一步科学研究的方向。 该系列中专门论述贝加尔湖前地区和贝加尔湖后地区（伊尔库茨克州、赤塔州和布里亚特苏维埃社会主义自治共和国）的一卷，是一部集体著作，由来自莫斯科、伊尔库茨克、乌兰乌德和赤塔的15个科研机构和高等院校的30多位作者参与编写。必须强调，对在伟大的十月社会主义革命前曾是我国研究薄弱的边远地区进行如此详尽的专著性描述，只有由于苏联共产党和苏维埃政府为组织研究自然资源和自然条件开发问题各个方面的科研机构网络所进行的巨大工作，才成为可能。 本著作的编写工作由苏联科学院地理研究所领导。工作方案的制定和本卷的总体编排由В. С. 普列奥布拉任斯基（В. С. Преображенский）完成。</w:t>
+        <w:t xml:space="preserve">The construction of communism requires the increasingly effective incorporation of natural resources into economic circulation and the ever broader utilization of natural conditions. A comprehensive and scientific understanding of the laws and characteristics of natural development in the various regions of our country contributes to the solution of these tasks. The series of monographs entitled Natural Conditions and Natural Resources of the USSR is a comprehensive work summarizing modern knowledge of nature and natural resources in the major regions of the Soviet Union. Unlike publications that describe individual aspects of nature and various types of natural resources, such as Geology of the USSR and Climate of the USSR, this scientific series summarizes contemporary understanding of regional complexes of natural conditions and their associated combinations of natural resources. It synthesizes the results of research on the physical geography of the Soviet territory conducted during the Soviet era, provides a scientific characterization of natural conditions and natural resources, and outlines the principal approaches to their rational and efficient utilization. These monographs are not intended to replace the numerous reference works available, nor can they be expected to cover every issue exhaustively. They reflect the current state of knowledge and, naturally, the differing degrees to which various elements of the geographical environment have been studied, as well as the existence of differing views concerning certain natural phenomena and processes. All of this enables us to make sound judgments regarding possible solutions to particular scientific and economic problems and to identify directions for further scientific research. The volume in this series devoted to the Cis-Baikal and Trans-Baikal regions (the Irkutsk and Chita Oblasts and the Buryat Autonomous Soviet Socialist Republic) is a collective work prepared by more than thirty authors representing fifteen research institutions and institutions of higher education located in Moscow, Irkutsk, Ulan-Ude, and Chita. It must be emphasized that such a detailed monographic description of a remote region, which before the Great October Socialist Revolution had been among the least studied parts of our country, became possible only because of the enormous efforts undertaken by the Communist Party of the Soviet Union and the Soviet Government in establishing a network of scientific institutions dedicated to the study of natural resources and all aspects of the development and utilization of natural conditions. The preparation of this work was directed by the Institute of Geography of the Academy of Sciences of the USSR. The development of the working plan and the overall editorial organization of this volume were carried out by V. S. Preobrazhensky (В. С. Преображенский). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：И.П. 格拉西莫夫, Г.Д. 里赫特尔, В.С. 普列奥布拉任斯基, Л.С. 阿布拉莫夫, Д.Л. 阿尔曼德, С.Ю. 格利亚尔, О.С. 格列边齐科夫, Б.Л. 泽尔德泽耶夫斯基, С.В. 佐恩, И.В. 科马尔, Е.М. 拉夫连科, Н.Ф. 列昂季耶夫, П.А. 列图诺夫, М.И. 利沃维奇, Ю.А. 梅谢里亚科夫, А.А. 明茨, М.В. 穆拉托夫, Э.М. 穆尔扎耶夫, А.А. 纳西莫维奇, В.В. 波克希舍夫斯基, М.И. 波穆斯, Н.Н. 罗佐夫, В.Б. 索恰瓦, А.Н. 福尔莫佐夫, А.Л. 扬申（И.П. Герасимов, Г.Д. Рихтер, В.С. Преображенский, Л.С. Абрамов, Д.Л. Арманд, С.Ю. Геллер, О.С. Гребенщиков, Б.Л. Дзердзеевский, С.В. Зонн, И.В. Комар, Е.М. Лавренко, Н.Ф. Леонтьев, П.А. Летунов, М.И. Львович, Ю.А. Мещеряков, А.А. Минц, М.В. Муратов, Э.М. Мурзаев, А.А. Насимович, В.В. Покшишевский, М.И. Помус, Н.Н. Розов, В.Б. Сочава, А.Н. Формозов, А.Л. Яншин） 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1965年 页数：491页 语种：俄文 馆藏条形码：XJLAS RU 70001857 分类号：УДК 551.4+338:91 (571.5)</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.П. Gerasimov, 丨.Д. Riechter, B.С. Preobrazhinsky, PLS.С. Abramoff, п.Л. Almand, С.Ю. Glyar, O.С. Grebenzikov,.Л. Zeldezeyevsky, С.В. Zorn, I.В. Komar, Ä�.М. Lavrenko, ND.Ф. Leontiyev, Pers.А. Letunov, Minh.И. Livovich,.А. Messeryakov, А.А. Mintz, Minh.В. Muratov,.М. Murzayev, А.А. Nassimovic, B.В. Bokshizewski, Minh.И. Pomus, Un.Н. Rozov, ˇ.Б. Sochava, А.Н. Formozov, А.Л. Yang Shen.П.Герасимов, Г.Д.Рихтер, В.С.Преображенский, Л.С.Абрамов, Д.Л.Арманд, С.Ю.Геллер, О.С.Гребенщиков, Б.Л.Дзердзеевский, С.В.Зонн, И.В.Комар, Е.М.Лавренко, Н.Ф.Леонтьев, П.А.Летунов, М.И.Львович, Ю.А.Мещеряков, А.А.Минц, М.В.Муратов, Э.М.Мурзаев, А.А.Насимович, В.В.Покшишевский, М.И.Помус, Н.Н.Розов, В.Б.Сочава, А.Н.Формозов, А.Л.Яншин） Published by: 丨 зда тельство « 丨 аука» Published: Moscow Publication year: 1965 Pages: 491 pages Language: Russian Collection barcode: XJLAS RU 70001857 Classification No.: У п К 551.4+338:91 (571.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《贝加尔湖及外贝加尔地区》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Baikal Lake and Trans-Baikal Region" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《贝加尔湖及外贝加尔地区》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《贝加尔湖及外贝加尔地区》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Baikal and Transbaikal Region" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Baikal and Transbaikal Region" was unchanged and deleted. The data information of "Baikal and Transbaikal Region" was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/02-2025/06/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/02-2025/06/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">106.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:106.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 自然资源, 贝加尔湖地区</w:t>
+        <w:t xml:space="preserve">Theme:Natural resources, Baikal region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 贝加尔湖及外贝加尔地区. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01602.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Lake Baikal and Trans-Baikal region. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01602.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>