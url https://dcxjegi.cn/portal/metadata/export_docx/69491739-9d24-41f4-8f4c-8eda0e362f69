--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《土库曼斯坦药用植物》第六卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Medicinal plants of Turkmenistan VI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicinal plants of Turkmenistan VI</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01530</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01530</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01530</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">这部著作（第六卷现呈于您手中）的基础，是我对故土和人民的无限热爱，以及对能够与自然和谐相处的祖先们独特经验的深切敬仰。本书概括了土库曼斯坦境内生长的药用植物的生物学和化学特征，以及其在科学和民间医学中的应用，不仅面向医学专家和药理学家，也面向广大读者。 土库曼斯坦的植物群极为丰富，数千年来一直是治疗各种疾病的不竭源泉。关于水、土地、空气和植物奥秘的古老科学，正是由我们的祖先创立的。对他们而言，了解周围世界的有用特性不仅是福祉，有时更是生存的唯一机会。强大的生命本能以及经验技能，帮助他们在了解其化学成分之前很久，就找到了所需药用草本植物，并确定了天然食品的可食性。随着时间的推移，新的药用植物不断被发现，我们祖先的“药房”也补充了新的植物源药物。 “医学是模仿自然治疗作用的艺术”，古代著名医生希波克拉底写道。东方杰出科学家阿布·阿里·伊本·西那（在欧洲以阿维森纳之名著称）也宣扬这一思想，他在医学史上功勋卓著。他笔下的《医典》在数世纪里不仅是东方医生也是欧洲医生的案头书，对世界医学发展产生了深远影响。 研究那些已故却为土库曼医学留下民族遗产之根的伟大人物的生平、专业创作和科学遗产，是我们这一代的神圣职责。我们的民族遗产是永恒的，它已存在了数世纪，其光芒至今未灭。在关于药用植物研究史的资料中，阿布·拉伊汉·比鲁尼、赛义德·伊斯梅尔·古尔根利（朱尔贾尼）、穆罕默德·盖马兹·土库曼和穆罕默德·侯赛因（曾生活在土库曼土地上的著名医生和科学家）的经典著作尤为珍贵。 在现代医学中，药用植物不仅没有失去其地位，反而吸引了科学家们越来越密切的关注。现代科学的成就不仅允许扩大已有药用植物的作用谱，而且还能不断将越来越多的新品种引入卫生保健实践。 我在考察了民间医学中关于药用植物的习俗、传统及其各种制备方法（这些被我们先辈提升到土库曼民族财富的高度）之后，并借鉴现代世界医学中与药用植物相关的经验，在本著作中依据从古至今的科学认知资料，向土库曼人民讲述了药物及其治疗特性。 在伟大的独立年代，为全面可靠地研究土库曼民间医学中使用的药用植物开辟了真正广阔的可能性。但必须记住，药用植物的科学价值和实践意义取决于其在民间医学中的应用。因此，我认为深入研究和落实这项任务是当务之急。现在是将土库曼斯坦植物群的药用植物纳入国家药典的时候了。 在我国，人民健康保护也与旨在保护和改善周边自然环境的措施密切相关。人类从自然中获取生活所需的一切。首先是人所呼吸的空气、水、光。而土库曼的自然非常富饶，生长着大量药用植物。没有植物源药物或由植物原料制备的药物，现代医疗实践是不可想象的。 本书的主要目的是拓宽医疗服务领域工作者、药用植物原料采集者和储存者关于药用植物的结构、生长地、特征、化学成分、生长条件、医学实际应用，以及采集时间、方法、储存规则及其生态意义的知识。 希望这本书能成为您真正而善良的顾问，告诉您如何利用土库曼自然慷慨的治疗力量，并帮助您多年保持健康、年轻和美丽。翻阅它的书页，请想象神奇的草药、花朵、植物、纯净的自然泉水和阳光的世界如何赋予您力量和喜悦！ 愿您的每一天都因我们慷慨的大自然而温暖，我们每个人都是它的一部分。</w:t>
+        <w:t xml:space="preserve">This work, of which the sixth volume is now in your hands, is founded upon my boundless love for my homeland and its people, as well as my profound admiration for the unique experience of our ancestors, who lived in harmony with nature. The book summarizes the biological and chemical characteristics of medicinal plants growing in Turkmenistan and discusses their applications in both scientific and folk medicine. It is intended not only for medical specialists and pharmacologists but also for a wide readership. The flora of Turkmenistan is extraordinarily rich and has served as an inexhaustible source of remedies for various diseases for thousands of years. The ancient science of understanding the mysteries of water, land, air, and plants was created by our ancestors. For them, knowledge of the useful properties of the surrounding world was not merely a benefit, but at times the only means of survival. A powerful instinct for life and accumulated experience enabled them, long before they understood the chemical composition of plants, to identify the medicinal herbs they needed and determine which natural foods were safe to eat. As time passed, new medicinal plants continued to be discovered, and the “pharmacy” of our ancestors was enriched with new plant-derived remedies. “Medicine is the art of imitating nature's healing action,” wrote the renowned ancient physician Hippocrates. The outstanding Eastern scholar Abu Ali Ibn Sina, known in Europe as Avicenna, also championed this idea and made immense contributions to the history of medicine. His Canon of Medicine served for centuries as an indispensable reference work not only for physicians in the East but also for those in Europe, exerting a profound influence on the development of world medicine. It is the sacred duty of our generation to study the lives, professional achievements, and scientific legacy of those great figures who are no longer with us but who laid the foundations of Turkmen medical heritage. Our national heritage is eternal; it has existed for centuries, and its light continues to shine today. Among the sources concerning the history of medicinal-plant research, the classical works of Abu Rayhan al-Biruni, Sayyid Ismail Gurgani (Jorjani), Muhammad Gaymaz Turkmen, and Muhammad Husayn, celebrated physicians and scholars who lived on Turkmen soil, are of particular value. In modern medicine, medicinal plants have not lost their significance. On the contrary, they have attracted ever-increasing attention from scientists. The achievements of contemporary science make it possible not only to broaden the range of applications of already known medicinal plants but also to introduce a growing number of new species into healthcare practice. After examining the customs, traditions, and methods of preparing medicinal plants in folk medicine, practices that our ancestors elevated to the status of a national treasure of the Turkmen people, and drawing upon experience from modern world medicine related to medicinal plants, I have sought in this work to explain medicines and their therapeutic properties to the people of Turkmenistan on the basis of scientific knowledge accumulated from antiquity to the present day. During the great years of independence, truly broad opportunities have emerged for the comprehensive and reliable study of medicinal plants used in Turkmen folk medicine. However, it must be remembered that the scientific value and practical significance of medicinal plants depend on their application in traditional medicine. Therefore, I consider the thorough study and implementation of this task to be an urgent priority. The time has come to include the medicinal plants of Turkmenistan's flora in the national pharmacopoeia. In our country, the protection of public health is closely linked to measures aimed at preserving and improving the surrounding natural environment. Humanity receives everything necessary for life from nature, beginning with the air we breathe, water, and sunlight. The natural environment of Turkmenistan is exceptionally rich and supports an abundance of medicinal plants. Modern medical practice is unimaginable without plant-derived medicines or pharmaceutical preparations made from botanical raw materials. The principal purpose of this book is to expand the knowledge of healthcare workers, collectors and custodians of medicinal plant materials, and others involved with plants regarding their structure, habitats, characteristics, chemical composition, growth conditions, practical medical applications, methods and timing of collection, storage regulations, and ecological significance. I hope that this book will become a true and benevolent advisor, showing you how to make use of the generous healing power of Turkmen nature and helping you preserve your health, youth, and beauty for many years. As you turn its pages, imagine a world of wondrous herbs, flowers, plants, pure natural springs, and sunlight, and how they may fill you with strength and joy. May every day of your life be warmed by our generous nature, of which each of us is a part. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：古尔班古雷·别尔德穆哈梅多夫（Gurbanguly Berdimuhamedov） 出版社：Turkmen State Publishing Service 出版地：阿什哈巴德 出版年：2014年 页数： 335页 语种：英文 馆藏条形码：SD2691</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Gurbanguly Berdimuhamedov Published by: Turkmen State Publishing Service Place of publication: Ashgabat Publication year: 2014 Pages: 335 pages Language: English Collection barcode: SD2691</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《《土库曼斯坦药用植物》第六卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Medicinal Plants of Turkmenistan" Volume 6 "without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《《土库曼斯坦药用植物》第六卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《《土库曼斯坦药用植物》第六卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected Volume 6 of "Medicinal Plants of Turkmenistan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of "Medicinal Plants of Turkmenistan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/15-2025/09/15</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/15-2025/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">346.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:346.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 民族医学, 药用植物</w:t>
+        <w:t xml:space="preserve">Theme:Ethnic medicine, Medicinal plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 《土库曼斯坦药用植物》第六卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01530.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Medicinal plants of Turkmenistan VI. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01530.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>