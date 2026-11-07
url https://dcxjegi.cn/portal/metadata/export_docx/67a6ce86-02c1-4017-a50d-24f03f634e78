--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联哈萨克斯坦科学院植物标本的植物资料 第14卷</w:t>
+        <w:t xml:space="preserve">Botanical data from plant specimens of the Academy of Sciences of Kazakhstan, the Soviet Union, Volume 14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可分为4部分：第一部分为植物区系与分类研究，报道了哈萨克斯坦中部及北部新发现的特有物种（如Silene ulutavica、Erysimum grubovii），分析其形态特征与地理分布，探讨干旱区植物的适应机制及系统发育关系。第二部分涉及植物生态与植被动态，研究不同海拔带（如天山北麓、卡拉套山脉）的植被组成，包括针叶林、草甸和荒漠植被的群落结构，以及人类活动对植物分布的影响。第三部分为真菌与微生物研究，记录了水生和陆生真菌种类（如Mollisia caespicica、Puccinia graminis），分析其与宿主植物的相互作用及在生态系统中的功能。第四部分涵盖植物资源与保护，评估了药用和经济植物（如甘草、麻黄）的分布现状，提出珍稀物种保护建议，并讨论了气候变化对干旱区植物群落的潜在影响。</w:t>
+        <w:t xml:space="preserve">This monograph can be divided into four parts: The first part is a flora and classification study. It reports newly discovered endemic species (such as Silene ulutavica, Erysimum grubovii) in central and northern Kazakhstan, analyzes their morphological characteristics and geographical distribution, and discusses the adaptation mechanisms and phylogenetic relationships of plants in arid areas. The second part involves plant ecology and vegetation dynamics, studying the vegetation composition at different altitude zones (such as the northern foot of the Tianshan Mountains and the Kalatao Mountains), including the community structure of coniferous forests, grasslands and desert vegetation, and the impact of human activities on plant distribution. The third part is the study of fungi and microorganisms, which records aquatic and terrestrial fungal species (such as Mollisia caespicica, Puccinia graminis) and analyzes their interactions with host plants and functions in ecosystems. The fourth part covers plant resources and protection, evaluates the distribution status of medicinal and economic plants (such as licorice and ephedra), puts forward suggestions for the protection of rare species, and discusses the potential impact of climate change on plant communities in arid areas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：И. И. Ролдугин 出版社：哈萨克苏维埃社会主义共和国科学出版社 出版地：阿拉木图 出版年：1985年 页数：134 页 语种：俄语 分类号：UDC 581.526+582.475</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.И.Ролдугин Press: Science Press of the Kazakh Soviet Socialist Republic Published: Almaty Publication year: 1985 Pages: 134 pages Language: Russian Classification number: UDC 581.526+582.475</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联哈萨克斯坦科学院植物标本的植物资料 第14卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", fully complying with the data information of "Volume 14 of Plant Materials of Plant Specimens of the Academy of Sciences of the Soviet Union, Kazakhstan", without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联哈萨克斯坦科学院植物标本的植物资料 第14卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Arid Area Development and Desertification Control: Comprehensive Measures" were electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the "Plant Materials of Plant Specimens of the Academy of Sciences of the Soviet Union, Kazakhstan, Volume 14" was unchanged and deleted. The data information is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:4.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物研究,  植物区系</w:t>
+        <w:t xml:space="preserve">Theme:Plant Research, flora of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985</w:t>
+        <w:t xml:space="preserve">Time:1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联哈萨克斯坦科学院植物标本的植物资料 第14卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00976.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Botanical data from plant specimens of the Academy of Sciences of Kazakhstan, the Soviet Union, Volume 14. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00976.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>