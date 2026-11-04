--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">外国亚洲的气候</w:t>
+        <w:t xml:space="preserve">Foreign Asian climate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部详尽的科学综述，详细探讨了外国亚洲的气候。作者首先给出气候形成的总体图景，然后逐一描述他所划分的各个气候区域。本书由一位气候学专家在广泛研究国内外文献的基础上写成。书中附有内容丰富且具有科学价值的示意图和表格。</w:t>
+        <w:t xml:space="preserve">This book is a detailed scientific review that explores the climate of Asia in foreign countries in detail. The author first gives an overall picture of climate formation, and then describes each climate zone he divides one by one. This book was written by a climatologist based on extensive research of domestic and foreign literature. The book is accompanied by diagrams and tables that are rich in content and of scientific value. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Ю. К. 伊瓦申尼科夫 (Ю. К. Ивашинников) 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1960年 页数：396页 语种：俄文 馆藏条形码：XJLAS RU 70003586</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.К. Iwasennikov (.К.Ивашинников) Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Publication year: 1960 Pages: 396 pages Language: Russian Collection barcode: XJLAS RU 70003586</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《外国亚洲的气候》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Climate in Foreign Countries in Asia" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《外国亚洲的气候》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《外国亚洲的气候》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Climate of Foreign Asia" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Climate of Foreign Asia" was not changed and deleted. The data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/11/17-2025/11/17</w:t>
+        <w:t xml:space="preserve">collect time:2025/11/17-2025/11/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">亚洲 </w:t>
+        <w:t xml:space="preserve">collect place:Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">26.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:26.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 气候, 亚洲</w:t>
+        <w:t xml:space="preserve">Theme:Climate, Asia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气候学 </w:t>
+        <w:t xml:space="preserve">Subject:climatology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">亚洲 </w:t>
+        <w:t xml:space="preserve">Place:Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 外国亚洲的气候. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01776.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Foreign Asian climate. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01776.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>