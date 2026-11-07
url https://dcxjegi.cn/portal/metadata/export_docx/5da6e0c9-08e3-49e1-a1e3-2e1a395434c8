--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆10米哨兵卫星正射影像数据（2023年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哨兵</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sentinal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源采用哨兵2号光学卫星L2级产品，波段数为4波段（红、绿、蓝、近红），分辨率为10米，数据来源于欧空局网站，共下载了28150景。首先制作覆盖全疆的工作网格，网格大小为5KM×5KM，用网格裁切下载好的全疆分景数据，得到超过1200万块网格裁切数据，使用深度学习模型挑选每个月质量最好、云量最少的网格裁切数据，拼接成为覆盖全疆的每月产品。数据坐标系统为WGS84，投影方式为墨卡托投影，以1：25万标准分幅裁切存储，共151幅，1-10月每月1期，共10期。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源采用哨兵2号光学卫星L2级产品，波段数为4波段（红、绿、蓝、近红），分辨率为10米，数据来源于欧空局网站，共下载了28150景。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">首先制作覆盖全疆的工作网格，网格大小为5KM×5KM，用网格裁切下载好的全疆分景数据，得到超过1200万块网格裁切数据，使用深度学习模型挑选每个月质量最好、云量最少的网格裁切数据，拼接成为覆盖全疆的每月产品。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据生产符合中国国家标准《CH/Z 1044-2018 光学卫星遥感影像质量检验技术规程》技术标准要求，影像整体色调均匀、纹理清晰，细节清楚，地貌轮廓清晰，地物地貌显示清楚；影像要求无缝镶嵌，接边处过渡自然，无色彩突变；融合后影像需保留原多光谱数据的光谱和色彩信息。数据符合技术要求。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆全域 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.1 TiB</w:t>
+        <w:t xml:space="preserve">data size:5.1 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 墨卡托投影 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哨兵卫星</w:t>
+        <w:t xml:space="preserve">Theme:Sentinel satellites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜,  杨辽,  方晖 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng,  yang liao,  fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1400</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
+        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜,杨辽,方晖. 新疆10米哨兵卫星正射影像数据（2023年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01269.</w:t>
+        <w:t xml:space="preserve">wang wei sheng, yang liao, fang hui. Xinjiang 10-meter Sentinel Satellite Ortho Image Data (2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01269.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>