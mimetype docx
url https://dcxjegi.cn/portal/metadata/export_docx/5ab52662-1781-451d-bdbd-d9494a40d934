--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">苏联自然地理学</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01836</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soviet physical geography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01836</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01836</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01836</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is a comprehensive monograph on the physical geographical zoning of the Soviet Union. It systematically expounds the theoretical basis, principles and methods of physical geographical zoning, and provides a detailed zoning description of the European part of the Soviet Union (Eastern European Plain). The book first reviews the historical experience in the study of natural geographical zoning in Russia and the Soviet Union, and clarifies the principles, hierarchical units and boundary division basis for zoning. Subsequently, taking "Eastern European countries" as the object, a comprehensive summary was conducted from the aspects of geographical location, geological structure, topographical characteristics, climate, hydrology, soil, vegetation, animal kingdom and nature reserves. On this basis, natural zones such as ice belts and tundra, forest tundra, forest, grassland and grassland are further subdivided into various landscape provinces and subregions, and their natural characteristics and regional differences are described one by one. The book has a clear structure and is a typical book on regional physical geographical zoning. </w:t>
+        <w:t xml:space="preserve">本书是关于苏联自然地理区划的综合性专著，系统阐述了自然地理区划的理论基础、原则与方法，并对苏联欧洲部分（东欧平原）进行了详细的区划描述。全书首先回顾了俄国及苏联境内自然地理区划研究的历史经验，明确了区划的原则、等级单元及边界划分依据。随后以“东欧国家”为对象，从地理位置、地质构造、地形特征、气候、水文、土壤、植被、动物界及自然保护区等方面进行了全面总论，在此基础上按冰带、冻原、森林冻原、森林、森林草原和草原等自然地带，进一步细分为各景观省和亚区，逐一描述了其自然特征与区域差异。全书结构清晰，是一部典型的区域自然地理区划著作。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): С.М. ZubovМ.Зубов） Published by: А зда тельс т в о « А с л ая ыс л а т ко л а» Place of publication: Minsk Publication year: 1965 Pages: 364 pages Language: Russian Collection barcode: XJLAS RU 70001911</w:t>
+        <w:t xml:space="preserve">作者（编委会）：С. М.祖博夫（С. М. Зубов） 出版社：Издательство «Высшая школа» 出版地：明斯克 出版年：1965年 页数：364页 语种：俄文 馆藏条形码：XJLAS RU 70001911</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Physical Geography of the Soviet Union" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联自然地理学》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Physical Geography of the Soviet Union" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Physical Geography of the Soviet Union" was not changed and deleted. The data quality is reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《苏联自然地理学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联自然地理学》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/07/11-2025/07/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/11-2025/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:113.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">113.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ice belt, Tundra, Animal kingdom, Soil, Geological structure, Forest, Vegetation, Climate, Hydrological, Nature Reserve, Grassland, Geographical location</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 冰带,  冻原,  动物界,  土壤,  地质构造,  森林,  植被,  气候,  水文,  自然保护区,  草原, 地理位置</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1965</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01836.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 苏联自然地理学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01836.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>