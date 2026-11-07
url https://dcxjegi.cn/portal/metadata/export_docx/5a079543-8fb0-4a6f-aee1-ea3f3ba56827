--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2009年中亚五国和新疆范围土壤属性数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据来源于HWSD世界土壤数据库，覆盖中亚五国和新疆范围内的土壤属性分类数据集，属性包括砂土、壤土、粘土和PH值等。投影坐标采用GCS_WGS_84投影坐标，空间分辨率1000米。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自国际应用系统分析研究所（IIASA）及联合国粮农组织（FAO）和京都协议对土壤碳测量和联合国粮农组织/国际全球农业生态评价研究(GAEZ v3.0)共同倡导下建立了新一代世界土壤数据库(Harmonized World Soil Database version 1.2 ) (HWSD V1.2).</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">核心土壤制度单元唯一验证标识符： MU_GLOBAL-HWSD数据库土壤制图单元标示符，连接了GIS图层。MU_SOURCE1 和 MU_SOURCE2- 源数据库制图单元标识符SEQ-土壤制图单元组成中的土壤单元序列；土壤分类系统利用FAO-7分类系统或 FAO-90分类系统(SU_SYM74 resp. SU_SYM90) FAO-85(SU_SYM85)。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">加工后数据精度 1 km</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">32.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:32.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤,  土壤属性</w:t>
+        <w:t xml:space="preserve">Theme:soil, soil attribute</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 , 地理学 </w:t>
+        <w:t xml:space="preserve">Subject:soil Science , geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009</w:t>
+        <w:t xml:space="preserve">Time:2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 塔吉克斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦,   中国新疆,  哈萨克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan,  Uzbekistan,  Kyrgyzstan,  Xinjiang, China,  Kazakhstan,  Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:zhang chi,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛   </w:t>
+        <w:t xml:space="preserve">author:zhang chi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张弛,刘铁. 2009年中亚五国和新疆范围土壤属性数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00626.</w:t>
+        <w:t xml:space="preserve">zhang chi, liu tie. Soil attribute data from five Central Asian countries and Xinjiang in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00626.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>