--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">棉花的农业气象学、荒漠牧场植被与气候学问题</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Agrometeorology, desert pasture vegetation and climatological issues of cotton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agrometeorology, desert pasture vegetation and climatological issues of cotton</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01600</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01600</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01600</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文集中收录了关于牧场植被农业气象研究、蒿类植物生物量产量统计方法以及乌兹别克斯坦棉花生育期水分供应评估等方面的论文。总结了中亚地区农业气象工作的成果与清单。一篇关于西天山地区气候描述的论文还简要介绍了夏季放牧期的特征。本文集面向农业专家，西天山地区气候描述也可供设计和建设机构参考使用。</w:t>
+        <w:t xml:space="preserve">The collection contains papers on agrometeorological research on pasture vegetation, statistical methods for biomass yield of artemisia plants, and assessment of water supply during cotton growth periods in Uzbekistan. The results and lists of agricultural meteorological work in Central Asia are summarized. A paper describing the climate in the Western Tianshan Mountains also briefly introduced the characteristics of the summer grazing period. This collection is aimed at agricultural experts, and climate descriptions in the West Tianshan Mountains can also be used as reference by design and construction institutions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：О.А. 谢苗诺娃（О.А. Семенова） 出版社：Гидрометеоиздат 出版地：列宁格勒 出版年：1965年 页数：116页 语种：俄文 馆藏条形码：XJLAS RU 70019376 分类号：УДК 630.551.5</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): ○.А. Semyonova (O.А.Семенова） Published by: 丨 и дроме т е о издат Place of publication: Leningrad Publication year: 1965 Pages: 116 pages Language: Russian Collection barcode: XJLAS RU 70019376 Classification No.: У п К 630.551.5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《棉花的农业气象学、荒漠牧场植被与气候学问题》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Cotton Agrometeorology, Desert Ranch Vegetation and Climatology Issues" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《棉花的农业气象学、荒漠牧场植被与气候学问题》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《棉花的农业气象学、荒漠牧场植被与气候学问题》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Agricultural Meteorology, Desert Ranch Vegetation and Climatology Issues of Cotton" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources","Cotton Agricultural Meteorology, Desert Ranch Vegetation and Climatology Issues" were unchanged and deleted. The data information is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/02-2025/06/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/02-2025/06/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:27.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 农业气象, 牧场植被</w:t>
+        <w:t xml:space="preserve">Theme:Agrometeorological, Rangeland vegetation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 农学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:geography , Other disciplines of agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 棉花的农业气象学、荒漠牧场植被与气候学问题. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01600.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Agrometeorology, desert pasture vegetation and climatological issues of cotton. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01600.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>