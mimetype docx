--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1976-1982年哈萨克斯坦气象要素专题图</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含了哈萨克斯坦共和国1976-1982年气象专题图20幅，主要有气温、降水、日照、风速风向、积雪等要素。专题图以JPG格式存储，扫描分辨率300dpi，所有数据没有经过地理信息技术处理。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由前苏联大地测量与制图部门和前哈萨克苏维埃科学院地理学院共同测量绘制编著的1982年出版的《哈萨克苏维埃社会主义共和国自然条件与资源》，书中数据获取时间1976-1982年。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是从历史书籍经过电子化扫描，由俄语翻译人员与专业地学人员按照专业科目分选，共同翻译了专题图的图名，再通过数字化扫描存储。图中内容和图例没有做中文翻译。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原始数据从历史书籍中电子化扫描得到的300dpi的图片文件，图像分辨率3507像素×4960像素，对图名标题俄译中翻译时，使用了灵格斯词霸2.9，DeepL4.5，外研社出版的《俄汉词典》，以及翻译人员的专业经验，中文译文直接标注在了文件名中，原图片没有编辑也没有进行地理信息化处理。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">41.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:41.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 降水,  气温,  积雪, 专题图</w:t>
+        <w:t xml:space="preserve">Theme:precipitation, temperature, snow, thematic map</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1976 1977 1978 1979 1980 1981 1982</w:t>
+        <w:t xml:space="preserve">Time:1976 1977 1978 1979 1980 1981 1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖,陈曦. 1976-1982年哈萨克斯坦气象要素专题图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00325.</w:t>
+        <w:t xml:space="preserve">fang hui, chen xi. 1976-1982 Thematic map of meteorological elements in Kazakhstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00325.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>