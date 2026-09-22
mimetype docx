--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1976-1982年哈萨克斯坦气象要素专题图</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含了哈萨克斯坦共和国1976-1982年气象专题图20幅，主要有气温、降水、日照、风速风向、积雪等要素。专题图以JPG格式存储，扫描分辨率300dpi，所有数据没有经过地理信息技术处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">由前苏联大地测量与制图部门和前哈萨克苏维埃科学院地理学院共同测量绘制编著的1982年出版的《哈萨克苏维埃社会主义共和国自然条件与资源》，书中数据获取时间1976-1982年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据是从历史书籍经过电子化扫描，由俄语翻译人员与专业地学人员按照专业科目分选，共同翻译了专题图的图名，再通过数字化扫描存储。图中内容和图例没有做中文翻译。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">原始数据从历史书籍中电子化扫描得到的300dpi的图片文件，图像分辨率3507像素×4960像素，对图名标题俄译中翻译时，使用了灵格斯词霸2.9，DeepL4.5，外研社出版的《俄汉词典》，以及翻译人员的专业经验，中文译文直接标注在了文件名中，原图片没有编辑也没有进行地理信息化处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:41.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:precipitation, temperature, snow, thematic map</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 降水,  气温,  积雪, 专题图</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1976 1977 1978 1979 1980 1981 1982</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1976 1977 1978 1979 1980 1981 1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui, chen xi. 1976-1982 Thematic map of meteorological elements in Kazakhstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00325.</w:t>
+        <w:t xml:space="preserve">方晖,陈曦. 1976-1982年哈萨克斯坦气象要素专题图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00325.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>