--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦经济地理区划</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Economic and geographical divisions of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Economic and geographical divisions of Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01608</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01608</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01608</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书探讨了社会主义条件下哈萨克斯坦经济地理区划的现实问题。分析了区划方法论问题，阐述了其主要阶段，论证了共和国和州内经济地理区及地域生产综合体的划分，展示了区划对区域规划的意义。 本书面向科研工作者——经济地理学家和经济学家，以及党务、苏维埃和计划机关的工作人员，经济地理和经济专业的高校学生及研究生。</w:t>
+        <w:t xml:space="preserve">This book explores the practical problems of the economic geographical division of Kazakhstan under socialist conditions. This paper analyzes the methodological issues of zoning, expounds its main stages, demonstrates the division of economic and geographical zones and regional production complexes within the republic and state, and demonstrates the significance of zoning to regional planning. This book is aimed at scientific researchers-economic geographers and economists, as well as staff of party affairs, Soviet and planning agencies, and college students and graduate students majoring in economic geography and economics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Б.Я.德沃斯金(Б. Я. Двоскин) 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1986年 页数：245页 语种：俄文 馆藏条形码：XJLAS RU 70020875 分类号：УДК 338:91(584.6)</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): BB.Я. Dvoskin (.Я.Двоскин) Published by: А зда тельс тво «Наук а» К а з а в Р с к ой С С С Published: Almaty Publication year: 1986 Pages: 245 pages Language: Russian Collection barcode: XJLAS RU 70020875 Classification No.: У п К 338:91(584.6)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦经济地理区划》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", which fully complies with the data information of the "Economic and Geographical Zoning of Kazakhstan" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦经济地理区划》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦经济地理区划》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Economic and Geographical Zoning of Kazakhstan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Economic and Geographical Zoning of Kazakhstan" was not changed or deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/02-2025/06/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/02-2025/06/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会共和国 </w:t>
+        <w:t xml:space="preserve">collect place:Kazakhstan Soviet Social Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">30.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:30.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 哈萨克斯坦, 经济地理区划</w:t>
+        <w:t xml:space="preserve">Theme:Kazakhstan, Economic geographical divisions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Geography and other disciplines </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1986</w:t>
+        <w:t xml:space="preserve">Time:1986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan Soviet Social Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦经济地理区划. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01608.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Economic and geographical divisions of Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01608.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>