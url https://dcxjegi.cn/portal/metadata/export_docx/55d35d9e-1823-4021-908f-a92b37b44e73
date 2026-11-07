--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西西伯利亚自然条件第7辑</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Natural Conditions in Western Siberia Part 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Natural Conditions in Western Siberia Part 7</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01657</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01657</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01657</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文集中阐述了莫斯科大学1974—1975年按照综合性跨系课题“西西伯利亚自然资源及其国民经济利用”所完成的研究成果。探讨了西西伯利亚非构造型油气藏勘探的前提条件、从工程地质角度对地形的分析、沉积物的工程地质特征、区域土壤覆盖、多年冻土分布规律及更新世地层的动态发育。 文集对与西西伯利亚研究和开发相关的各类专业人员——地质学家、工程地质学家、冻土学家、土壤学家和地理学家——具有参考价值。</w:t>
+        <w:t xml:space="preserve">The collection describes the research results completed by Moscow University from 1974 to 1975 under the comprehensive interdisciplinary topic "Natural Resources of Western Siberia and Their National Economic Utilization." This paper discusses the prerequisites for exploration of non-structural oil and gas reservoirs in West Siberia, the analysis of topography from the perspective of engineering geology, the engineering geological characteristics of sediments, regional soil coverage, the distribution of permafrost and the dynamic development of Pleistocene strata. The collection is of reference value to various professionals involved in research and development in Western Siberia-geologists, engineering geologists, permaologists, soil scientists and geographers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В.В.巴乌林（В.В. Баулин），В.Н.科洛缅斯卡娅（В.Н. Коломенская） 出版社：Издательство Московского университета 出版地：西西伯利亚 出版年：1980年 页数：127页 语种：俄文 馆藏条形码：XJLAS RU 70002033 分类号：УДК 551.4 (571.1)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《西西伯利亚自然条件第7辑》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《西西伯利亚自然条件第7辑》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《西西伯利亚自然条件第7辑》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/05-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/05-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西西伯利亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:11.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 自然条件, 西西伯利亚</w:t>
+        <w:t xml:space="preserve">Theme:Natural conditions, Western Siberia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 , 区域环境学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography , Regional environmental science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980</w:t>
+        <w:t xml:space="preserve">Time:1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西西伯利亚 </w:t>
+        <w:t xml:space="preserve">Place:Western Siberia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 西西伯利亚自然条件第7辑. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01657.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Natural Conditions in Western Siberia Part 7. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01657.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>