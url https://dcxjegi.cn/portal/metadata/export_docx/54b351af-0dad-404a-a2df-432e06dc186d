--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地植物学 第17卷：哈萨克斯坦垦殖区植物的生物与生态研究</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文是关于哈萨克斯坦草原地区植物生物学与生态学的研究著作，可分 3个主要部分。第一部分为植物群落生态特征分析，系统研究了不同草原类型（如干旱草原、半荒漠草原）的植物组成与结构，重点分析了针茅属（Stipa）、羊茅属（Festuca）等优势物种的形态适应性和物候特征，揭示了植物与干旱、温差等环境因子的相互作用机制。第二部分探讨植物生长与繁殖策略，针对鳞茎植物（如郁金香属Tulipa、贝母属Fritillaria）和多年生草本植物，研究其营养生长、开花结实过程及无性繁殖方式，分析了根系分布、储藏器官发育与环境胁迫的关系。第三部分为草原生态系统动态监测，通过长期定位观测，记录了不同年份降水、温度变化对植物群落生产力的影响，揭示了物种多样性与生态系统稳定性的关联，并提出了草原保护与可持续利用的科学建议。全文为中亚草原生态研究提供了基础数据，具有重要的生态学和农学价值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. А. Юнатов 出版社：苏联科学院出版社 出版地：莫斯科-列宁格勒 出版年：1965年 页数：233页 语种：俄语</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《地植物学 第17卷：哈萨克斯坦垦殖区植物的生物与生态研究》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《地植物学 第17卷：哈萨克斯坦垦殖区植物的生物与生态研究》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">21.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:21.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 物候特征, 草原,  植物生态学</w:t>
+        <w:t xml:space="preserve">Theme:phenological characteristics, grassland, plant ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态系统生态学 , 群落生态学 </w:t>
+        <w:t xml:space="preserve">Subject:ecosystem ecology , community ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 地植物学 第17卷：哈萨克斯坦垦殖区植物的生物与生态研究. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01000.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Geobotany Volume 17: Biological and ecological studies of plants in the cultivated areas of Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>