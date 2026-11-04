--- v0 (2026-09-10)
+++ v1 (2026-11-04)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会主义共和国图集第2卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Atlas of the Soviet Socialist Republics of Kazakhstan Volume 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atlas of the Soviet Socialist Republics of Kazakhstan Volume 2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02183</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02183</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02183</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《哈萨克苏维埃社会主义共和国图集》是哈萨克斯坦第一部综合科学参考地理图集，其编纂系根据苏联哈萨克科学院提议、并经共和国部长会议审议通过的决定而进行。图集以地图形式，综合概括了哈萨克科学院各研究所及各行业科研机构多年来对共和国自然条件与自然资源、人口、经济及历史等方面研究所取得的成果，旨在为合理利用自然资源、发展生产力以及规划共和国文化建设等任务提供科学依据。全书由两卷组成。第一卷汇集关于共和国自然条件与自然资源的广泛而多方面的信息，其结构由自然环境基本要素的通用分类法确定，并着重突出具有重大经济意义的自然资源和需要保护的自然环境对象。第二卷为社会经济地图，描述共和国人口状况以及工业、农业、交通、教育、医疗卫生、科学与文化的发展水平，还收录揭示哈萨克斯坦历史过往的地图，共同展现哈萨克斯坦自然、经济与社会发展的整体面貌。</w:t>
+        <w:t xml:space="preserve">Atlas of the Kazakh Soviet Socialist Republic was the first comprehensive scientific reference atlas of Kazakhstan. Its compilation was undertaken following a proposal by the Academy of Sciences of the Kazakh SSR and pursuant to a resolution approved by the Council of Ministers of the Republic. Through a systematic cartographic presentation, the atlas summarizes the results of many years of research conducted by the institutes of the Academy of Sciences of Kazakhstan and by specialized scientific organizations on the republic's natural conditions and natural resources, population, economy, and history. Its purpose is to provide a scientific basis for the rational utilization of natural resources, the development of productive forces, and the planning of cultural development throughout the republic. The atlas consists of two volumes. The first volume brings together extensive and multifaceted information on the republic's natural conditions and natural resources. Its structure is based on a general classification of the fundamental components of the natural environment, with special emphasis on natural resources of major economic significance and on natural features requiring protection and conservation. The second volume comprises socio-economic maps depicting the republic's population and the level of development of industry, agriculture, transportation, education, public health, science, and culture. It also includes historical maps illustrating the past development of Kazakhstan. Together, these maps provide a comprehensive picture of the natural, economic, and social development of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：阿·德·切特韦尔戈娃（А. Д. Четвергова）姆·恩·罗季奥诺夫（М. Н. Родионов） 出版社：Производственное картосоставительское объединение «Картография» 出版地：莫斯科 出版年：1985年 页数：368页 语种：俄文 馆藏条形码：XJLAS RU 70009001</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): A. de Chetwergova (А.Д.етв ергова) M N RodionovН.Родионов） Published by: Pers р о изв о д с т в е н н о е к а р т о с о с т а в и т ельс к о е об е д и н е н е н и е « ˇ а р т огр а П ия» Published: Moscow Publication year: 1985 Pages: 368 Language: Russian Collection barcode: XJLAS RU 70009001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克苏维埃社会主义共和国图集第2卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of the "Atlas of the Kazakh Soviet Socialist Republic, Volume 2" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克苏维埃社会主义共和国图集第2卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克苏维埃社会主义共和国图集第2卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Atlas of the Kazakh Soviet Socialist Republic Volume 2" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the "Kazakh Soviet Socialist Republic Atlas Volume 2" was not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">166.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:166.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦地理,  基础地理信息</w:t>
+        <w:t xml:space="preserve">Theme:Basic geographic information, Geography of Kazakhstan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1977 1978 1979 1980 1981 1982 1983 1984 1985</w:t>
+        <w:t xml:space="preserve">Time:1977 1978 1979 1980 1981 1982 1983 1984 1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦苏维埃社会主义共和国图集第2卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02183.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Atlas of the Soviet Socialist Republics of Kazakhstan Volume 2. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02183.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>