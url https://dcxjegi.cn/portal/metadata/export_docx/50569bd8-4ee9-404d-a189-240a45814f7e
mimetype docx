--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《土库曼斯坦药用植物》第八卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Medicinal plants of Turkmenistan VIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicinal plants of Turkmenistan VIII</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01534</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01534</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01534</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">百科全书《土库曼斯坦药用植物》第八卷，是我献给土库曼人民的礼物，献给“尊崇遗产、祖国改革之年”。它是对我们先辈丰富遗产的继续研究，这一遗产由古代杰出科学家和医家的大量著作，以及我国人民探索其慷慨大地的特殊才能和技艺所积累的民族经验共同构成。 我们的土地和自然是能量、健康和长寿的源泉。关于水、土地、空气和草本植物奥秘的古老科学，正是由我们的祖先创立的。对他们而言，了解环境的有用特性不仅是福祉，有时更是唯一的生存机会。从那时起，医学史便开始了，因此可以肯定地说，世界上最早的医生就是如今被称为植物疗法师的人。 “医学是模仿自然治疗作用的艺术”，古代著名医生希波克拉底写道。东方杰出科学家阿布·阿里·伊本·西那（在欧洲以阿维森纳之名著称）也宣扬这一思想，他在医学史上功勋卓著。他撰写了四十部医学著作。阿布·阿里·伊本·西那的《医典》在数世纪里不仅是东方医生也是欧洲医生的案头书，对世界医学发展产生了深远影响。伊本·西那在他的书中描述了约800种药物及其储存方法。 在关于药用植物研究史的资料中，那些曾生活在土库曼土地上的著名医生和科学家——如阿布·阿里·伊本·西那、阿布·拉伊汉·比鲁尼、赛义德·伊斯梅尔·古尔根利（朱尔贾尼）、穆罕默德·盖马兹·土库曼、穆罕默德·侯赛因和杰拉莱丁·海德尔——的经典著作中关于现今土库曼斯坦境内生长的药用植物的信息，尤其令我们引以为傲。研究那些为我们的民族医学奠定基础的伟大人物的生平、专业创作和科学遗产，是我们这一代的神圣职责。 我们的民族医学遗产是永恒的，数个世纪以来一直照亮着我们的今天。即使在今天，约有一半的药品仍由药用植物制成。现代科学的成就不仅允许扩大已有药用植物的应用范围，还能不断将新种类引入卫生保健实践。科学医学已证明数百种植物的治疗特性，但其中大部分仍未被充分研究。将植物疗法置于坚实的科学基础之上并使其有效，是我们面临的任务。 我在科学研究的基础上，考察了民间医学中关于药用植物的习俗、传统及其各种制备方法（这些方法经过我们先辈几个世纪的完善，已达到土库曼民族财富的地位），并考虑到现代世界医学中与药用植物相关的经验，通过本书前几卷，依据从古至今的科学认知资料，向人民讲述了土库曼的植物源药物及其治疗特性。我认为，研究我国植物王国药用植物的民族植物学和民族医学科学方面，是当今一项现实而重要的任务。本书各章提供了关于108种药用植物的完整而必要的信息，这些植物已被提升到科学治疗水平，是宝贵的植物源治疗财富。 本书的主要目的是拓宽医务工作者以及药用植物原料采集者和储存者关于药用植物的结构、生长地、分布区域、化学成分、生长条件、医学实际应用，以及采集时间、方法和储存规则及其生态意义的知识。</w:t>
+        <w:t xml:space="preserve">The eighth volume of the encyclopedia Medicinal Plants of Turkmenistan is my gift to the Turkmen people and is dedicated to the “Year of Honoring Heritage and Reforming the Motherland.” It represents a continuation of research into the rich legacy of our ancestors, a heritage formed by the numerous works of outstanding ancient scholars and physicians, as well as by the collective experience accumulated through the unique talents and skills of our people in exploring and understanding the generosity of their native land. Our land and natural environment are sources of energy, health, and longevity. The ancient science devoted to understanding the mysteries of water, land, air, and medicinal herbs was created by our ancestors. For them, knowledge of the useful properties of the environment was not merely a blessing but, at times, the only means of survival. From that time onward, the history of medicine began, and it can be said with confidence that the world's earliest physicians were those whom we would today call practitioners of phytotherapy. “Medicine is the art of imitating nature's healing action,” wrote the renowned ancient physician Hippocrates. The outstanding Eastern scholar Abu Ali Ibn Sina, known in Europe as Avicenna, also promoted this idea and made remarkable contributions to the history of medicine. He authored forty medical treatises. For centuries, Ibn Sina's Canon of Medicine served as an indispensable reference not only for physicians of the East but also for those of Europe, exerting a profound influence on the development of world medicine. In this work, Ibn Sina described approximately 800 medicinal substances and methods for their preservation. Among the sources relating to the history of medicinal-plant research, we take particular pride in the information concerning medicinal plants growing in present-day Turkmenistan found in the classical works of distinguished physicians and scholars who once lived on Turkmen soil, including Abu Ali Ibn Sina, Abu Rayhan al-Biruni, Sayyid Ismail Gurganli (Jorjani), Muhammad Gaymaz Turkmen, Muhammad Husayn, and Jalal al-Din Haydar. Studying the lives, professional achievements, and scientific legacy of these great figures, who laid the foundations of our national medical tradition, is a sacred duty of our generation. Our national medical heritage is eternal and has illuminated our present day across many centuries. Even today, approximately half of all medicines are derived from medicinal plants. The achievements of modern science not only make it possible to broaden the applications of known medicinal plants but also to introduce new species into healthcare practice. Scientific medicine has demonstrated the therapeutic properties of hundreds of plant species, although the majority remain insufficiently studied. Establishing phytotherapy on a solid scientific foundation and ensuring its effective development are among the important tasks that lie before us. On the basis of scientific research, I have examined the customs, traditions, and methods associated with medicinal plants in folk medicine, methods that our ancestors refined over many centuries and elevated to the status of a treasured component of Turkmen national heritage. Taking into account modern international experience in the use of medicinal plants, I have, throughout the previous volumes of this work, presented information on Turkmen plant-derived remedies and their therapeutic properties, drawing upon scientific knowledge accumulated from antiquity to the present. I believe that research into the ethnobotanical and ethnomedical aspects of the medicinal plants of our country's flora is a timely and important task. The chapters of this volume provide complete and essential information on 108 medicinal plant species that have attained the level of scientifically validated therapeutic application and constitute a valuable source of plant-based medicinal resources. The principal purpose of this book is to broaden the knowledge of healthcare professionals, collectors and custodians of medicinal-plant raw materials, regarding the structure, habitats, geographical distribution, chemical composition, growth conditions, practical medical applications, collection periods and methods, storage requirements, and ecological significance of medicinal plants. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：古尔班古雷·别尔德穆哈梅多夫（Gurbanguly Berdimuhamedov） 出版社：Turkmen State Publishing Service 出版地：阿什哈巴德 出版年：2016年 页数：359页 语种：英文 馆藏条形码：SD2693 分类号：BBK 42.14+52.82</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Gurbanguly Berdimuhamedov Published by: Turkmen State Publishing Service Place of publication: Ashgabat Publication year: 2016 Pages: 359 pages Language: English Collection barcode: SD2693 Classification number: BBK 42.14+52.82</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《《土库曼斯坦药用植物》第八卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Medicinal Plants of Turkmenistan" Volume VIII "without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《《土库曼斯坦药用植物》第八卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《《土库曼斯坦药用植物》第八卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected Volume VIII of "Medicinal Plants of Turkmenistan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of "Medicinal Plants of Turkmenistan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/16-2025/09/16</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/16-2025/09/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">87.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:87.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 民族医学, 药用植物</w:t>
+        <w:t xml:space="preserve">Theme:Ethnic medicine, Medicinal plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016</w:t>
+        <w:t xml:space="preserve">Time:2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 《土库曼斯坦药用植物》第八卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01534.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Medicinal plants of Turkmenistan VIII. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01534.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>