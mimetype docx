--- v0 (2026-09-21)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">北哈萨克斯坦湖泊岸线构造的基本规律</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Basic laws of lake shoreline structure in North Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic laws of lake shoreline structure in North Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01661</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01661</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01661</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书致力于湖泊岸线的形成与构造问题，将湖泊岸线置于哈萨克斯坦丘陵地地形整体发展史（尤其是水系网演变史）的背景下加以考察。研究表明，在气候波动的背景下存在湖泊演化的规律性。通过大量实例展示了由不同岩石构成的岸线构造特征，并确定了岸线要素对滨岸沉积物粒径和形态的依赖性。书中还探讨了海洋与湖泊岸线的异同，指出湖泊水动力条件对其岸线形成具有更大影响。提出了一种湖泊动力学分类方法，可根据岸线构造判断流域湿润程度。</w:t>
+        <w:t xml:space="preserve">This book is dedicated to the formation and structure of lake shorelines, and examines lake shorelines in the context of the overall development history of the hilly terrain of Kazakhstan (especially the evolution history of the water system network). Studies have shown that there are laws of lake evolution in the context of climate fluctuations. A large number of examples show the structural characteristics of shoreline composed of different rocks, and determine the dependence of shoreline elements on the particle size and shape of coastal sediments. The book also discusses the similarities and differences between ocean and lake shorelines, pointing out that lake hydrodynamic conditions have a greater impact on the formation of their shorelines. A dynamic classification method for lakes is proposed, which can judge the humidity degree of a watershed based on the shoreline structure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Г. В.德鲁日宁（Г. В. Дружинин） 出版社：Издательство «Наука»,Ленинградское отделение 出版地：莫斯科 出版年：1980年 页数：126页 语种：俄文 馆藏条形码：XJLAS RU 70001998 分类号：УДК 551.481.1</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.В. Druzhinin (丨.В.Дружинин） Published by: 丨 зд а т е льс тво « 丨 аук а», 丨 е н и нгра д с к о е о т д е л е н и е н и е Published: Moscow Publication year: 1980 Pages: 126 pages Language: Russian Collection barcode: XJLAS RU 70001998 Classification No.: У п б 551.481.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《北哈萨克斯坦湖泊岸线构造的基本规律》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Basic Laws of Lake Shoreline Structure in North Kazakhstan" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《北哈萨克斯坦湖泊岸线构造的基本规律》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《北哈萨克斯坦湖泊岸线构造的基本规律》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Basic Laws of Lake Shoreline Structure in North Kazakhstan" were electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources," the data information of "Basic Laws of Lake Shoreline Structure in North Kazakhstan" was not changed or deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/06-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/06-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">14.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:14.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 北哈萨克斯坦,  湖泊,  湖泊动力学, 湖泊岸线</w:t>
+        <w:t xml:space="preserve">Theme:North Kazakhstan, Lakes, Lake dynamics, Lake shoreline</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖沼学 </w:t>
+        <w:t xml:space="preserve">Subject:Limnology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980</w:t>
+        <w:t xml:space="preserve">Time:1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 北哈萨克斯坦湖泊岸线构造的基本规律. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01661.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Basic laws of lake shoreline structure in North Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01661.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>