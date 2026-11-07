--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自然地理区及其内容</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Natural geographical area and its content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Natural geographical area and its content</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01627</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01627</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01627</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部关于俄罗斯平原自然地理区划理论与实践的综合性研究专著。全书系统梳理了俄罗斯平原地貌、气候、水文、土壤和植被等自然要素的地域分异规律，在回顾国内外区划研究历史的基础上，深入探讨了地理地带、省、区等各级区划单元的划分依据与判别标准，并对中央黑土区等典型区域进行了示范性综合区划。作者在方法论层面着重分析了区域划分中的遗传原则、景观与区划概念的关系以及区域单元的等级体系，为自然地理区划研究的理论深化和方法完善提供了有益参考。本书可供自然地理学、区域规划及土地资源管理领域的科研工作者和高校师生阅读使用。</w:t>
+        <w:t xml:space="preserve">This book is a comprehensive research monograph on the theory and practice of physical geographical zoning of the Russian plains. The book systematically combs the regional differentiation laws of natural elements such as landform, climate, hydrology, soil and vegetation in the Russian plains. On the basis of reviewing the history of zoning research at home and abroad, it deeply discusses the zoning units at all levels such as geographical zones, provinces, and districts. The basis for division and discrimination criteria, and carries out demonstration comprehensive zoning of typical areas such as the central black soil area. At the methodological level, the author focuses on analyzing the genetic principles in regional division, the relationship between landscape and zoning concepts, and the hierarchical system of regional units, which provides a useful reference for deepening the theory and improving the method of natural geographical zoning research. This book can be read and used by scientific researchers and university teachers and students in the fields of physical geography, regional planning and land resource management. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Ф.Н.米尔科夫（Ф.Н. Мильков） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1956年 页数：220页 语种：俄文 馆藏条形码：XJLAS RU 70001859</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Φ.Н. Mirkov (④.Н.Мильков） Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Published: 1956 Number of pages: 220 Language: Russian Collection barcode: XJLAS RU 70001859</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《自然地理区及其内容》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Natural Geographical Areas and Their Contents" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《自然地理区及其内容》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《自然地理区及其内容》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Natural Geographical Areas and Their Contents" are processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the "Natural Geographical Areas and Their Contents" are not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/30-2025/06/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/30-2025/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:28.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 俄罗斯, 自然地理区划</w:t>
+        <w:t xml:space="preserve">Theme:Russia, Physical geographical zoning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956</w:t>
+        <w:t xml:space="preserve">Time:1956</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 自然地理区及其内容. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01627.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Natural geographical area and its content. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01627.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>