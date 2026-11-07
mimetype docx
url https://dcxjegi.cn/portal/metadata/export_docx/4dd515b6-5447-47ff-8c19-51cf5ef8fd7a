--- v0 (2026-08-08)
+++ v1 (2026-11-07)
@@ -727,51 +727,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">主城区,  人居环境质量</w:t>
+        <w:t xml:space="preserve"> 人居环境质量, 主城区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1773,51 +1773,51 @@
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据来源于</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>