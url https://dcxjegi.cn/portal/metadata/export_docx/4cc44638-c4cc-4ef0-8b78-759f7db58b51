--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -2,665 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DEM 90m resolution SRTM data of Xinjiang Uygur Autonomous Region</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">新疆维吾尔自治区DEM90m分辨率SRTM数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEM 90m resolution SRTM data of Xinjiang Uygur Autonomous Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Radar</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEM数字高程</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DEM 90m resolution SRTM data of Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve">新疆维吾尔自治区DEM90m分辨率SRTM数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obtained from the geospatial data cloud (https://www. gscloud. cn/）。SRTM (Shuttle Radar Topography Mission) has undergone multiple revisions, and the current data revision version is V4.1. This version is obtained by CIAT (International Center for Tropical Agriculture) using a new interpolation algorithm to obtain SRTM terrain data. This method better fills the data hole in SRTM90. The interpolation algorithm comes from Reuter et al.（2007） SRTM terrain data can be divided into SRTM1 and SRTM3 according to accuracy, and the corresponding resolution accuracies are 30 meters and 90 meters respectively (currently public data is data with a resolution of 90 meters).</w:t>
+        <w:t xml:space="preserve">从地理空间数据云获得（https：//www. gscloud. cn/）。SRTM（Shuttle Radar Topography Mission）经历多修订，目前的数据修订版本为V4.1版本。该版本由CIAT（国际热带农业中心）利用新的插值算法得到的SRTM地形数据，此方法更好的填补了SRTM 90的数据空洞。插值算法来自于Reuter et al.（2007） SRTM地形数据按精度可以分为SRTM1和SRTM3，分别对应的分辨率精度为30米和90米数据（目前公开数据为90米分辨率的数据）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:933.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">933.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:Geotiff format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geotiff格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> STRM, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +955,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +1044,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1215,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,425 +1302,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:shao qian ying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邵倩影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:shao qian ying  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邵倩影   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:zhao jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵金</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">shao qian ying. DEM 90m resolution SRTM data of Xinjiang Uygur Autonomous Region. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">邵倩影. 新疆维吾尔自治区DEM90m分辨率SRTM数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>